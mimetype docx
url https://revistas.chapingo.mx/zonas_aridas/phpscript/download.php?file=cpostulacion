--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -1,54 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="399DA06E" w14:textId="45897BEB" w:rsidR="001709CE" w:rsidRPr="00C92CE2" w:rsidRDefault="001709CE" w:rsidP="00590390">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">THIS DOCUMENT </w:t>
       </w:r>
       <w:r w:rsidR="00590390" w:rsidRPr="00C92CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -117,87 +123,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00C33884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>M. C. Sandra Patricia Maciel Torres</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A97C924" w14:textId="1FEA59C8" w:rsidR="000F76FF" w:rsidRPr="00C92CE2" w:rsidRDefault="000F76FF" w:rsidP="00A034E5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Editor-in-Chief </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Editor-in-Chief of the </w:t>
       </w:r>
       <w:r w:rsidR="00171E71" w:rsidRPr="00701A49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="638133"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Re</w:t>
       </w:r>
       <w:r w:rsidR="00171E71" w:rsidRPr="00701A49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="638133"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>vista</w:t>
       </w:r>
       <w:r w:rsidR="00171E71" w:rsidRPr="00701A49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="638133"/>
           <w:lang w:val="es-MX"/>
@@ -1476,138 +1446,248 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:r w:rsidR="00590390" w:rsidRPr="00C92CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ddress:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00914F34" w:rsidRPr="00C92CE2" w:rsidSect="00590390">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22A0CCDC" w14:textId="77777777" w:rsidR="0035136B" w:rsidRDefault="0035136B" w:rsidP="00FF52EC">
+    <w:p w14:paraId="55133ECC" w14:textId="77777777" w:rsidR="00A36595" w:rsidRDefault="00A36595" w:rsidP="00FF52EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6132D4B6" w14:textId="77777777" w:rsidR="0035136B" w:rsidRDefault="0035136B" w:rsidP="00FF52EC">
+    <w:p w14:paraId="31D42542" w14:textId="77777777" w:rsidR="00A36595" w:rsidRDefault="00A36595" w:rsidP="00FF52EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
+    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="228B722C" w14:textId="77777777" w:rsidR="002D7B96" w:rsidRDefault="002D7B96">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00C5C3AF" w14:textId="77777777" w:rsidR="002D7B96" w:rsidRPr="00B962CE" w:rsidRDefault="002D7B96" w:rsidP="002D7B96">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Updated</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>version</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>: 2026-04</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="708CEEA8" w14:textId="77777777" w:rsidR="002D7B96" w:rsidRDefault="002D7B96">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78AE2D7A" w14:textId="77777777" w:rsidR="002D7B96" w:rsidRDefault="002D7B96">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="236F3949" w14:textId="77777777" w:rsidR="0035136B" w:rsidRDefault="0035136B" w:rsidP="00FF52EC">
+    <w:p w14:paraId="4F385A63" w14:textId="77777777" w:rsidR="00A36595" w:rsidRDefault="00A36595" w:rsidP="00FF52EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7082C555" w14:textId="77777777" w:rsidR="0035136B" w:rsidRDefault="0035136B" w:rsidP="00FF52EC">
+    <w:p w14:paraId="063AD29D" w14:textId="77777777" w:rsidR="00A36595" w:rsidRDefault="00A36595" w:rsidP="00FF52EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1ED5E54D" w14:textId="77777777" w:rsidR="002D7B96" w:rsidRDefault="002D7B96">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="091B4B03" w14:textId="77777777" w:rsidR="002D7B96" w:rsidRDefault="002D7B96">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AFFB496" w14:textId="77777777" w:rsidR="002D7B96" w:rsidRDefault="002D7B96">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29FB3F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A99656FA"/>
     <w:lvl w:ilvl="0" w:tplc="040A0013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1746,96 +1826,97 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="218054068">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1971789634">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="128"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF52EC"/>
     <w:rsid w:val="00056CDA"/>
     <w:rsid w:val="000975B7"/>
     <w:rsid w:val="000F76FF"/>
     <w:rsid w:val="00112971"/>
     <w:rsid w:val="00120CFD"/>
     <w:rsid w:val="001542B9"/>
     <w:rsid w:val="00164844"/>
     <w:rsid w:val="001709CE"/>
     <w:rsid w:val="00171E71"/>
     <w:rsid w:val="00182500"/>
     <w:rsid w:val="001C1882"/>
     <w:rsid w:val="001E16C7"/>
     <w:rsid w:val="00243851"/>
     <w:rsid w:val="00252DA5"/>
     <w:rsid w:val="00274D6D"/>
     <w:rsid w:val="002962B8"/>
+    <w:rsid w:val="002D7B96"/>
     <w:rsid w:val="002F7717"/>
     <w:rsid w:val="00320E57"/>
     <w:rsid w:val="003249DE"/>
     <w:rsid w:val="00326FF9"/>
     <w:rsid w:val="00331CC0"/>
     <w:rsid w:val="0033640D"/>
     <w:rsid w:val="0035136B"/>
     <w:rsid w:val="00357CC4"/>
     <w:rsid w:val="00391B1E"/>
     <w:rsid w:val="00397822"/>
     <w:rsid w:val="003B117A"/>
     <w:rsid w:val="003B357B"/>
     <w:rsid w:val="003D55B9"/>
     <w:rsid w:val="003D7A0B"/>
     <w:rsid w:val="003F3022"/>
     <w:rsid w:val="00424B36"/>
     <w:rsid w:val="0042532C"/>
     <w:rsid w:val="00426A21"/>
     <w:rsid w:val="00452CED"/>
     <w:rsid w:val="00460D13"/>
     <w:rsid w:val="004B5961"/>
     <w:rsid w:val="004D12A2"/>
     <w:rsid w:val="004E1412"/>
     <w:rsid w:val="004E3230"/>
     <w:rsid w:val="004F01A7"/>
@@ -1868,50 +1949,52 @@
     <w:rsid w:val="007D565A"/>
     <w:rsid w:val="007F3B01"/>
     <w:rsid w:val="0080381E"/>
     <w:rsid w:val="008144C2"/>
     <w:rsid w:val="00814E32"/>
     <w:rsid w:val="00822D1F"/>
     <w:rsid w:val="00833130"/>
     <w:rsid w:val="00836A56"/>
     <w:rsid w:val="0084263D"/>
     <w:rsid w:val="008436B4"/>
     <w:rsid w:val="00845DDF"/>
     <w:rsid w:val="008A31EA"/>
     <w:rsid w:val="008F08FF"/>
     <w:rsid w:val="008F2A00"/>
     <w:rsid w:val="00914F34"/>
     <w:rsid w:val="00924DA3"/>
     <w:rsid w:val="009524BA"/>
     <w:rsid w:val="00972BB9"/>
     <w:rsid w:val="009838D0"/>
     <w:rsid w:val="00984295"/>
     <w:rsid w:val="009D0890"/>
     <w:rsid w:val="00A034E5"/>
     <w:rsid w:val="00A2047B"/>
     <w:rsid w:val="00A230BB"/>
     <w:rsid w:val="00A33D4E"/>
+    <w:rsid w:val="00A36595"/>
+    <w:rsid w:val="00A73947"/>
     <w:rsid w:val="00AA1835"/>
     <w:rsid w:val="00AA3CD3"/>
     <w:rsid w:val="00AA7655"/>
     <w:rsid w:val="00AC1045"/>
     <w:rsid w:val="00AC2A68"/>
     <w:rsid w:val="00AC4C78"/>
     <w:rsid w:val="00AF0CE0"/>
     <w:rsid w:val="00AF6B59"/>
     <w:rsid w:val="00B24215"/>
     <w:rsid w:val="00B41A7B"/>
     <w:rsid w:val="00B610BB"/>
     <w:rsid w:val="00B82C92"/>
     <w:rsid w:val="00B92077"/>
     <w:rsid w:val="00BD55EC"/>
     <w:rsid w:val="00BF2719"/>
     <w:rsid w:val="00BF35B2"/>
     <w:rsid w:val="00C01976"/>
     <w:rsid w:val="00C33884"/>
     <w:rsid w:val="00C4034D"/>
     <w:rsid w:val="00C92CE2"/>
     <w:rsid w:val="00CB68A9"/>
     <w:rsid w:val="00D20420"/>
     <w:rsid w:val="00D25422"/>
     <w:rsid w:val="00D53638"/>
     <w:rsid w:val="00D72439"/>
@@ -1963,51 +2046,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES_tradnl" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="34B6E411"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:docId w15:val="{2B4A76EE-9F95-4595-8EDA-D570183EF21B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2538,57 +2621,57 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F00C6B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F00C6B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2821,56 +2904,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010075BC0E115BDB6B4EB5A978D9A6DD1F39" ma:contentTypeVersion="6" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="607a4391e0167e9868c8bf4d789c8a95">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8304e17a-9c1f-40d1-923b-3d8ba3e40949" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e468b1123b0808efd0e411813ef39443" ns2:_="">
     <xsd:import namespace="8304e17a-9c1f-40d1-923b-3d8ba3e40949"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8304e17a-9c1f-40d1-923b-3d8ba3e40949" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -2984,97 +3061,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36709520-A09A-4FF0-85BC-F1B969BAA2AD}">
-[...7 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{881C856F-3E5F-40F2-B871-DC69FAEE0ABF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8304e17a-9c1f-40d1-923b-3d8ba3e40949"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36709520-A09A-4FF0-85BC-F1B969BAA2AD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBD6B005-BF06-4A44-848F-159F52E3E445}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>564</Words>
   <Characters>3104</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>