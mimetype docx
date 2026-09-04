--- v0 (2026-06-05)
+++ v1 (2026-09-04)
@@ -1,2359 +1,1625 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="344E9BC6" w14:textId="77777777" w:rsidR="004D12A2" w:rsidRPr="002C7E99" w:rsidRDefault="004D12A2" w:rsidP="004D12A2">
+    <w:p w14:paraId="399DA06E" w14:textId="45897BEB" w:rsidR="001709CE" w:rsidRPr="00AA3CD3" w:rsidRDefault="001709CE" w:rsidP="00590390">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">THIS DOCUMENT </w:t>
+      </w:r>
+      <w:r w:rsidR="00590390" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>REQUIRES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AN OFFICIAL FORMAT THAT INCLUDES THE CORRESPONDING INSTITUTIONAL NAME AND SEAL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344E9BC6" w14:textId="77777777" w:rsidR="004D12A2" w:rsidRPr="00AA3CD3" w:rsidRDefault="004D12A2" w:rsidP="004D12A2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="46BAB8E5" w14:textId="139E5424" w:rsidR="004D12A2" w:rsidRPr="002C7E99" w:rsidRDefault="00A034E5" w:rsidP="004D12A2">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46BAB8E5" w14:textId="23D64E40" w:rsidR="004D12A2" w:rsidRPr="00AA3CD3" w:rsidRDefault="000F76FF" w:rsidP="004D12A2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Place and date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04540B5A" w14:textId="77777777" w:rsidR="00FF52EC" w:rsidRPr="00AA3CD3" w:rsidRDefault="00FF52EC" w:rsidP="004D12A2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60905E1D" w14:textId="77777777" w:rsidR="005E65C4" w:rsidRPr="00DC71C3" w:rsidRDefault="005E65C4" w:rsidP="005E65C4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C7E99">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00DC71C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Lugar y fecha</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="04540B5A" w14:textId="77777777" w:rsidR="00FF52EC" w:rsidRPr="002C7E99" w:rsidRDefault="00FF52EC" w:rsidP="004D12A2">
+        <w:t xml:space="preserve">Dr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC71C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Teodoro Espinosa Solares</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A97C924" w14:textId="0200D970" w:rsidR="000F76FF" w:rsidRPr="005E65C4" w:rsidRDefault="000F76FF" w:rsidP="00A034E5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:lang w:val="es-ES"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Teodoro Espinosa Solares</w:t>
-[...8 lines deleted...]
-          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...33 lines deleted...]
-      <w:r w:rsidR="00D91B56" w:rsidRPr="002C7E99">
+        <w:t xml:space="preserve">Editor-in-Chief of the </w:t>
+      </w:r>
+      <w:r w:rsidR="005E65C4" w:rsidRPr="00DC71C3">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="388600"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Ingeniería Agrícola y Biosistemas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FAF7FD" w14:textId="386D75E6" w:rsidR="00DD3C20" w:rsidRPr="002C7E99" w:rsidRDefault="00A034E5" w:rsidP="00A034E5">
+    <w:p w14:paraId="68FAF7FD" w14:textId="29234EEE" w:rsidR="00DD3C20" w:rsidRPr="009472EF" w:rsidRDefault="00A034E5" w:rsidP="00A034E5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009472EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Universidad Autónoma Chapingo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C99D5E4" w14:textId="5787AC86" w:rsidR="00DD3C20" w:rsidRPr="002C7E99" w:rsidRDefault="00FF52EC" w:rsidP="00424B36">
-[...17 lines deleted...]
-    <w:p w14:paraId="27A98D38" w14:textId="77777777" w:rsidR="00424B36" w:rsidRPr="002C7E99" w:rsidRDefault="00424B36" w:rsidP="004D12A2">
+    <w:p w14:paraId="27A98D38" w14:textId="77777777" w:rsidR="00424B36" w:rsidRPr="009472EF" w:rsidRDefault="00424B36" w:rsidP="004D12A2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="19EB8F37" w14:textId="416C80A7" w:rsidR="00DB4565" w:rsidRPr="002C7E99" w:rsidRDefault="00225187" w:rsidP="004D12A2">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE1ACF2" w14:textId="0C6A07E0" w:rsidR="000F76FF" w:rsidRPr="00AA3CD3" w:rsidRDefault="005E65C4" w:rsidP="004D12A2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...103 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he undersigned, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[FULL NAME OF CORRESPONDING AUTHOR]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as corresponding author of the manuscript entitled </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[TITLE OF CONTRIBUTION]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, whose authors are: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[FULL NAMES OF THE AUTHORS]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, submit this manuscript for evaluation and possible publication in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-MX"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="388600"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingeniería Agrícola y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-ES"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00C2253C" w:rsidRPr="002C7E99">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="388600"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Biosistemas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E65C4">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="388600"/>
           <w:u w:val="none"/>
-        </w:rPr>
-[...31 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A6231" w:rsidRPr="002C7E99">
-[...74 lines deleted...]
-    <w:p w14:paraId="292E0D31" w14:textId="77777777" w:rsidR="00E470C8" w:rsidRPr="002C7E99" w:rsidRDefault="00E470C8" w:rsidP="004D12A2">
+      <w:r w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">journal, in the modality of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[SCIENTIFIC ARTICLE / SCIENTIFIC OR TECHNOLOGICAL NOTE / REVIEW ARTICLE]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002311D3" w:rsidRPr="002311D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Furthermore, I declare, oath and in good faith, that</w:t>
+      </w:r>
+      <w:r w:rsidR="00326FF9" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292E0D31" w14:textId="77777777" w:rsidR="00E470C8" w:rsidRPr="00AA3CD3" w:rsidRDefault="00E470C8" w:rsidP="004D12A2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D3A10A3" w14:textId="0A8621D9" w:rsidR="0033640D" w:rsidRPr="002C7E99" w:rsidRDefault="0033640D" w:rsidP="00822D1F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D3A10A3" w14:textId="2BC8D3E8" w:rsidR="0033640D" w:rsidRPr="00AA3CD3" w:rsidRDefault="004E3230" w:rsidP="00FC4DBC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="993" w:right="332" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="2DBDA927" w14:textId="56CD46FD" w:rsidR="00833130" w:rsidRPr="002C7E99" w:rsidRDefault="00833130" w:rsidP="00822D1F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This manuscript is original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBDA927" w14:textId="65E98F83" w:rsidR="00833130" w:rsidRPr="00AA3CD3" w:rsidRDefault="004E3230" w:rsidP="00FC4DBC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="993" w:right="332" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="4EB90C89" w14:textId="2D8D54BA" w:rsidR="009524BA" w:rsidRPr="002C7E99" w:rsidRDefault="00833130" w:rsidP="00822D1F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The authorship of this manuscript is exclusively ours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAB0A37" w14:textId="2B39BD48" w:rsidR="004E3230" w:rsidRPr="00AA3CD3" w:rsidRDefault="004E3230" w:rsidP="00FC4DBC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="993" w:right="332" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...56 lines deleted...]
-    <w:p w14:paraId="4E158138" w14:textId="61503E05" w:rsidR="009524BA" w:rsidRPr="002C7E99" w:rsidRDefault="009524BA" w:rsidP="00822D1F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>It is unpublished and has not been submitted simultaneously to any other journal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9E66EB" w14:textId="0FB6A23C" w:rsidR="004E3230" w:rsidRPr="00AA3CD3" w:rsidRDefault="004E3230" w:rsidP="00FC4DBC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="993" w:right="332" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...44 lines deleted...]
-    <w:p w14:paraId="37CE07AD" w14:textId="77777777" w:rsidR="00E2207B" w:rsidRPr="002C7E99" w:rsidRDefault="00D20420" w:rsidP="00822D1F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>It has not been disseminated, either in whole or in part, through any other medium, platform, proceedings, or conference records.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6B125C" w14:textId="00D1A08A" w:rsidR="004E3230" w:rsidRPr="00AA3CD3" w:rsidRDefault="004E3230" w:rsidP="00FC4DBC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="993" w:right="332" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...38 lines deleted...]
-    <w:p w14:paraId="6E560790" w14:textId="394D7BCD" w:rsidR="00EC4796" w:rsidRPr="002C7E99" w:rsidRDefault="00AC1045" w:rsidP="00822D1F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All stages of the research and writing process complied with ethical research principles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C553CD" w14:textId="79D86047" w:rsidR="004E3230" w:rsidRPr="00AA3CD3" w:rsidRDefault="004E3230" w:rsidP="00FC4DBC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="993" w:right="332" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...50 lines deleted...]
-    <w:p w14:paraId="756D115A" w14:textId="286A150A" w:rsidR="00F36D95" w:rsidRPr="002C7E99" w:rsidRDefault="00F36D95" w:rsidP="00822D1F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The images, graphics, and tables included in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7655" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>manuscript</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7655" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>are original and created by the authors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7655" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In instances where content is sourced from prior publications, we have obtained the appropriate permissions and rights for its reuse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3774F5E5" w14:textId="5CE82C2E" w:rsidR="006256EA" w:rsidRPr="00AA3CD3" w:rsidRDefault="006256EA" w:rsidP="00FC4DBC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="993" w:right="332" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...105 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information retrieved from previous studies has been properly cited according to APA 7th edition guidelines. In the event of any dispute, claim, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">or legal action regarding the authorship of this work, we accept full legal and financial responsibility. We also release the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universidad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Autónoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7E99">
-[...86 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chapingo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the editorial team of </w:t>
+      </w:r>
+      <w:r w:rsidR="005E65C4" w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-MX"/>
-[...24 lines deleted...]
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="388600"/>
           <w:u w:val="none"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="7CF71CD0" w14:textId="3AB46589" w:rsidR="00FB55E8" w:rsidRPr="002C7E99" w:rsidRDefault="00F36D95" w:rsidP="00822D1F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingeniería Agrícola y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E65C4" w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="388600"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Biosistemas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E65C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rom any legal or financial liability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE70C16" w14:textId="77777777" w:rsidR="00984295" w:rsidRPr="00AA3CD3" w:rsidRDefault="00EB20CD" w:rsidP="00FC4DBC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="993" w:right="332" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="675092C6" w14:textId="0A693D4D" w:rsidR="00FB55E8" w:rsidRPr="002C7E99" w:rsidRDefault="00FB55E8" w:rsidP="00822D1F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All authors actively participated in the development of the manuscript</w:t>
+      </w:r>
+      <w:r w:rsidR="003249DE" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575EDE85" w14:textId="39C95327" w:rsidR="00EB20CD" w:rsidRPr="00AA3CD3" w:rsidRDefault="00EB20CD" w:rsidP="00FC4DBC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="993" w:right="332" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All authors agree with the full content of the submitted manuscript</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB55E8" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk197342465"/>
+      <w:r w:rsidR="00426A21" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IN THE EVENT THAT CONFLICTS OF INTEREST AROSE DURING THE PREPARATION OF THE MANUSCRIPT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, THE FOLLOWING STATEMENT MUST BE INCLUDED: During the preparation of the manuscript, certain conflicts of interest arose</w:t>
+      </w:r>
+      <w:r w:rsidR="00426A21" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7E99">
-[...71 lines deleted...]
-    <w:p w14:paraId="066B7A23" w14:textId="0BFF10F8" w:rsidR="009524BA" w:rsidRPr="002C7E99" w:rsidRDefault="00F36D95" w:rsidP="00822D1F">
+      <w:r w:rsidR="00426A21" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for which we reached the following agreements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: [specify the agreements reached].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IN THE ABSENCE OF CONFLICTS OF INTEREST, THE FOLLOWING STATEMENT MUST BE </w:t>
+      </w:r>
+      <w:r w:rsidR="00426A21" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>INCLUDED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The authors declare that </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A00" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have no economic conflicts of interest or known personal relationships that could have influenced the research presented in this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5D4D56A9" w14:textId="24749E4A" w:rsidR="002F7717" w:rsidRPr="00AA3CD3" w:rsidRDefault="002F7717" w:rsidP="00FC4DBC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="993" w:right="332" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...87 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We acknowledge that our manuscript will be subject to peer </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A00" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>review and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> understand that failure to comply with the requirements specified in the </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A00" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guide for authors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will result in the rejection of our submission</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A00" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063E835A" w14:textId="44C15A44" w:rsidR="009524BA" w:rsidRPr="002C7E99" w:rsidRDefault="49B79BEF" w:rsidP="00822D1F">
+    <w:p w14:paraId="063E835A" w14:textId="22BA6067" w:rsidR="009524BA" w:rsidRPr="00AA3CD3" w:rsidRDefault="002F7717" w:rsidP="00FC4DBC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="993" w:right="332" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We agree that our work will be reviewed using the software tool implemented by </w:t>
+      </w:r>
+      <w:r w:rsidR="005E65C4" w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-MX"/>
-[...24 lines deleted...]
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="388600"/>
           <w:u w:val="none"/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingeniería Agrícola y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E65C4" w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="388600"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Biosistemas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. If content similarity with any other document is detected, our submission will be automatically rejected.</w:t>
+      </w:r>
+      <w:r w:rsidR="49B79BEF" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="24DE51A5" w:rsidRPr="002C7E99">
-[...42 lines deleted...]
-    <w:p w14:paraId="1CC1E99E" w14:textId="65D12C4B" w:rsidR="00452CED" w:rsidRPr="002C7E99" w:rsidRDefault="00B82C92" w:rsidP="00822D1F">
+    </w:p>
+    <w:p w14:paraId="1CC1E99E" w14:textId="30532FFF" w:rsidR="00452CED" w:rsidRPr="00AA3CD3" w:rsidRDefault="002F7717" w:rsidP="00FC4DBC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="993" w:right="332" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>We commit to addressing the reviewers’ comments within the specified timeframe. If the requested changes cannot be made, we will provide theoretical and methodological justifications.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D12A2" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7E99">
-[...110 lines deleted...]
-    <w:p w14:paraId="57C9BA0D" w14:textId="02C98662" w:rsidR="00B610BB" w:rsidRPr="002C7E99" w:rsidRDefault="00B610BB" w:rsidP="00822D1F">
+    </w:p>
+    <w:p w14:paraId="799F3890" w14:textId="7CBF8878" w:rsidR="002F7717" w:rsidRPr="00AA3CD3" w:rsidRDefault="002F7717" w:rsidP="00FC4DBC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="993" w:right="332" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002C7E99">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="002C7E99">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If our submission is accepted for publication, we agree that it may be published once the editorial corrections related to language and style have been approved</w:t>
+      </w:r>
+      <w:r w:rsidR="00590390" w:rsidRPr="00AA3CD3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="0619B8AE" w14:textId="088F663F" w:rsidR="006F4366" w:rsidRPr="002C7E99" w:rsidRDefault="00EC4796" w:rsidP="00822D1F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0E265B" w14:textId="193EDC99" w:rsidR="002F7717" w:rsidRPr="00AA3CD3" w:rsidRDefault="002F7717" w:rsidP="00FC4DBC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="993" w:right="332" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>We acknowledge the open</w:t>
+      </w:r>
+      <w:r w:rsidR="009472EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">access policy of </w:t>
+      </w:r>
+      <w:r w:rsidR="005E65C4" w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="388600"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingeniería Agrícola y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E65C4" w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="388600"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Biosistemas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E65C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7E99">
-[...47 lines deleted...]
-      <w:r w:rsidR="00C2253C" w:rsidRPr="002C7E99">
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nd, if our submission is approved for publication, we agree that it will be disseminated under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E65C4">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="388600"/>
           <w:u w:val="none"/>
-        </w:rPr>
-[...98 lines deleted...]
-      <w:r w:rsidR="00B610BB" w:rsidRPr="002C7E99">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Creative Commons Attribution-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E65C4">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="388600"/>
           <w:u w:val="none"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B610BB" w:rsidRPr="002C7E99">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>NonCommercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E65C4">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="388600"/>
           <w:u w:val="none"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B610BB" w:rsidRPr="002C7E99">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E65C4">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="388600"/>
           <w:u w:val="none"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B440E0" w:rsidRPr="002C7E99">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>NoDerivatives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E65C4">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="388600"/>
           <w:u w:val="none"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B610BB" w:rsidRPr="002C7E99">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 International (CC BY-NC-ND 4.0)</w:t>
+      </w:r>
+      <w:r w:rsidR="00590390" w:rsidRPr="005E65C4">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="388600"/>
           <w:u w:val="none"/>
-        </w:rPr>
-[...53 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> license</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052653EF" w14:textId="77777777" w:rsidR="0034640F" w:rsidRPr="002C7E99" w:rsidRDefault="0034640F" w:rsidP="0034640F">
-[...10 lines deleted...]
-    <w:p w14:paraId="3A600038" w14:textId="55E3613A" w:rsidR="00CE47A1" w:rsidRPr="002C7E99" w:rsidRDefault="00CE47A1" w:rsidP="00CE47A1">
+    <w:p w14:paraId="197F2F91" w14:textId="77777777" w:rsidR="00914F34" w:rsidRDefault="00914F34" w:rsidP="00914F34">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:lang w:val="es-MX"/>
-[...70 lines deleted...]
-    <w:p w14:paraId="03244348" w14:textId="77777777" w:rsidR="00914F34" w:rsidRPr="002C7E99" w:rsidRDefault="00914F34" w:rsidP="00914F34">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24EA3746" w14:textId="77777777" w:rsidR="00FC4DBC" w:rsidRPr="00AA3CD3" w:rsidRDefault="00FC4DBC" w:rsidP="00914F34">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:lang w:val="es-MX"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="515B5ACD" w14:textId="77777777" w:rsidR="0034640F" w:rsidRPr="002C7E99" w:rsidRDefault="0034640F" w:rsidP="00914F34">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15DAF0F7" w14:textId="79AFA0C5" w:rsidR="00F672F8" w:rsidRPr="00AA3CD3" w:rsidRDefault="002F7717" w:rsidP="00CB68A9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:lang w:val="es-MX"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6C24871E" w14:textId="77777777" w:rsidR="00A13D64" w:rsidRPr="002C7E99" w:rsidRDefault="00A13D64" w:rsidP="00914F34">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sincerely,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B806C8C" w14:textId="77777777" w:rsidR="00274D6D" w:rsidRDefault="00274D6D" w:rsidP="00CB68A9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:lang w:val="es-MX"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="6F2ED8F7" w14:textId="77777777" w:rsidR="0034640F" w:rsidRPr="002C7E99" w:rsidRDefault="0034640F" w:rsidP="0034640F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A75E418" w14:textId="77777777" w:rsidR="00FC4DBC" w:rsidRDefault="00FC4DBC" w:rsidP="00CB68A9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="22991974" w14:textId="77777777" w:rsidR="00A13D64" w:rsidRPr="002C7E99" w:rsidRDefault="00A13D64" w:rsidP="0034640F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4DC03E" w14:textId="77777777" w:rsidR="00FC4DBC" w:rsidRPr="00AA3CD3" w:rsidRDefault="00FC4DBC" w:rsidP="00CB68A9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="70278780" w14:textId="77777777" w:rsidR="0034640F" w:rsidRPr="002C7E99" w:rsidRDefault="0034640F" w:rsidP="0034640F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27458B6A" w14:textId="61ACD5D8" w:rsidR="00F672F8" w:rsidRPr="00AA3CD3" w:rsidRDefault="002F7717" w:rsidP="002F7717">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="378626D2" w14:textId="77777777" w:rsidR="0034640F" w:rsidRPr="002C7E99" w:rsidRDefault="0034640F" w:rsidP="0034640F">
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Full </w:t>
+      </w:r>
+      <w:r w:rsidR="00590390" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>name and handwritten signature of corresponding author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32022877" w14:textId="30CD5FA8" w:rsidR="00F672F8" w:rsidRPr="00AA3CD3" w:rsidRDefault="00814E32" w:rsidP="00CB68A9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:b/>
-[...12 lines deleted...]
-    <w:p w14:paraId="308C20BB" w14:textId="77777777" w:rsidR="0034640F" w:rsidRPr="002C7E99" w:rsidRDefault="0034640F" w:rsidP="0034640F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ORCID</w:t>
+      </w:r>
+      <w:r w:rsidR="00F672F8" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D73799" w14:textId="0C87BE38" w:rsidR="00F672F8" w:rsidRPr="00AA3CD3" w:rsidRDefault="002F7717" w:rsidP="00CB68A9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="0AD062A1" w14:textId="77777777" w:rsidR="0034640F" w:rsidRPr="002C7E99" w:rsidRDefault="0034640F" w:rsidP="0034640F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Affiliation</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB68A9" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D1F93D" w14:textId="684E2066" w:rsidR="00F672F8" w:rsidRPr="00AA3CD3" w:rsidRDefault="002F7717" w:rsidP="00CB68A9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="776472E8" w14:textId="77777777" w:rsidR="0034640F" w:rsidRPr="002C7E99" w:rsidRDefault="0034640F" w:rsidP="0034640F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phone </w:t>
+      </w:r>
+      <w:r w:rsidR="00590390" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>umber</w:t>
+      </w:r>
+      <w:r w:rsidR="00F672F8" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642B1462" w14:textId="0770B3DA" w:rsidR="00914F34" w:rsidRPr="00AA3CD3" w:rsidRDefault="002F7717" w:rsidP="00590390">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...41 lines deleted...]
-    <w:sectPr w:rsidR="0034640F" w:rsidRPr="002C7E99" w:rsidSect="00F803F3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email </w:t>
+      </w:r>
+      <w:r w:rsidR="00590390" w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ddress:</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00914F34" w:rsidRPr="00AA3CD3" w:rsidSect="00590390">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1560" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0269E01F" w14:textId="77777777" w:rsidR="008A7469" w:rsidRDefault="008A7469" w:rsidP="00FF52EC">
+    <w:p w14:paraId="651B6925" w14:textId="77777777" w:rsidR="00B42077" w:rsidRDefault="00B42077" w:rsidP="00FF52EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34CA4808" w14:textId="77777777" w:rsidR="008A7469" w:rsidRDefault="008A7469" w:rsidP="00FF52EC">
+    <w:p w14:paraId="23138F37" w14:textId="77777777" w:rsidR="00B42077" w:rsidRDefault="00B42077" w:rsidP="00FF52EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="DengXian Light">
+    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B21C0D5" w14:textId="77777777" w:rsidR="000D6A8E" w:rsidRDefault="000D6A8E">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E8A4147" w14:textId="77777777" w:rsidR="000D6A8E" w:rsidRPr="00B962CE" w:rsidRDefault="000D6A8E" w:rsidP="000D6A8E">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Updated</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>version</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>: 2026-04</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4B09C228" w14:textId="77777777" w:rsidR="000D6A8E" w:rsidRPr="000D6A8E" w:rsidRDefault="000D6A8E" w:rsidP="000D6A8E">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46D7E62F" w14:textId="77777777" w:rsidR="000D6A8E" w:rsidRDefault="000D6A8E">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E23C6D4" w14:textId="77777777" w:rsidR="008A7469" w:rsidRDefault="008A7469" w:rsidP="00FF52EC">
+    <w:p w14:paraId="38671014" w14:textId="77777777" w:rsidR="00B42077" w:rsidRDefault="00B42077" w:rsidP="00FF52EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77C7F778" w14:textId="77777777" w:rsidR="008A7469" w:rsidRDefault="008A7469" w:rsidP="00FF52EC">
+    <w:p w14:paraId="15C7D065" w14:textId="77777777" w:rsidR="00B42077" w:rsidRDefault="00B42077" w:rsidP="00FF52EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7316D6AE" w14:textId="518803C7" w:rsidR="00FF52EC" w:rsidRDefault="00FF52EC" w:rsidP="00F803F3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28449B65" w14:textId="77777777" w:rsidR="000D6A8E" w:rsidRDefault="000D6A8E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:jc w:val="right"/>
-[...34 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4E36D41C" w14:textId="77777777" w:rsidR="00FF52EC" w:rsidRPr="00F803F3" w:rsidRDefault="00FF52EC" w:rsidP="00FF52EC">
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02FDE93B" w14:textId="77777777" w:rsidR="000D6A8E" w:rsidRDefault="000D6A8E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:jc w:val="right"/>
-[...4 lines deleted...]
-      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C0BDF7C" w14:textId="77777777" w:rsidR="000D6A8E" w:rsidRDefault="000D6A8E">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29FB3F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A99656FA"/>
     <w:lvl w:ilvl="0" w:tplc="040A0013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -2492,269 +1758,265 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="218054068">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1971789634">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="128"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF52EC"/>
-    <w:rsid w:val="00015E05"/>
     <w:rsid w:val="00056CDA"/>
-    <w:rsid w:val="000D0D3F"/>
-    <w:rsid w:val="00111446"/>
+    <w:rsid w:val="000D6A8E"/>
+    <w:rsid w:val="000F76FF"/>
     <w:rsid w:val="00112971"/>
     <w:rsid w:val="00120CFD"/>
     <w:rsid w:val="001542B9"/>
-    <w:rsid w:val="001A6231"/>
-    <w:rsid w:val="001A6523"/>
+    <w:rsid w:val="00164844"/>
+    <w:rsid w:val="001709CE"/>
+    <w:rsid w:val="00182500"/>
     <w:rsid w:val="001C1882"/>
-    <w:rsid w:val="00225187"/>
+    <w:rsid w:val="001E16C7"/>
+    <w:rsid w:val="002311D3"/>
     <w:rsid w:val="00243851"/>
     <w:rsid w:val="00252DA5"/>
+    <w:rsid w:val="00274D6D"/>
     <w:rsid w:val="002962B8"/>
-    <w:rsid w:val="002C7E99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002E7260"/>
+    <w:rsid w:val="002F7717"/>
+    <w:rsid w:val="00320E57"/>
     <w:rsid w:val="003249DE"/>
+    <w:rsid w:val="00326FF9"/>
     <w:rsid w:val="00331CC0"/>
     <w:rsid w:val="0033640D"/>
-    <w:rsid w:val="0034640F"/>
-    <w:rsid w:val="003527E0"/>
     <w:rsid w:val="00357CC4"/>
-    <w:rsid w:val="00390C21"/>
+    <w:rsid w:val="00391B1E"/>
     <w:rsid w:val="00397822"/>
     <w:rsid w:val="003B117A"/>
     <w:rsid w:val="003B357B"/>
-    <w:rsid w:val="003D30D7"/>
     <w:rsid w:val="003D55B9"/>
     <w:rsid w:val="003D7A0B"/>
-    <w:rsid w:val="00412363"/>
-    <w:rsid w:val="00414D01"/>
+    <w:rsid w:val="003F3022"/>
     <w:rsid w:val="00424B36"/>
     <w:rsid w:val="0042532C"/>
-    <w:rsid w:val="00425E48"/>
+    <w:rsid w:val="00426A21"/>
     <w:rsid w:val="00452CED"/>
     <w:rsid w:val="00460D13"/>
-    <w:rsid w:val="004B0E7D"/>
     <w:rsid w:val="004B5961"/>
-    <w:rsid w:val="004B794A"/>
     <w:rsid w:val="004D12A2"/>
-    <w:rsid w:val="004E0853"/>
     <w:rsid w:val="004E1412"/>
+    <w:rsid w:val="004E3230"/>
     <w:rsid w:val="004F01A7"/>
     <w:rsid w:val="00505EC0"/>
-    <w:rsid w:val="00516D41"/>
     <w:rsid w:val="00573B35"/>
-    <w:rsid w:val="005B55DB"/>
+    <w:rsid w:val="00590390"/>
     <w:rsid w:val="005D2299"/>
     <w:rsid w:val="005D38F8"/>
+    <w:rsid w:val="005E65C4"/>
     <w:rsid w:val="006215F2"/>
+    <w:rsid w:val="006256EA"/>
     <w:rsid w:val="006272B7"/>
-    <w:rsid w:val="00637982"/>
+    <w:rsid w:val="006427E3"/>
     <w:rsid w:val="0065143B"/>
     <w:rsid w:val="00654771"/>
     <w:rsid w:val="00667252"/>
     <w:rsid w:val="00672B0C"/>
-    <w:rsid w:val="00693719"/>
     <w:rsid w:val="006C711B"/>
     <w:rsid w:val="006F4366"/>
     <w:rsid w:val="007343B1"/>
+    <w:rsid w:val="00734FC3"/>
     <w:rsid w:val="00740C73"/>
     <w:rsid w:val="00742D9F"/>
     <w:rsid w:val="007440D3"/>
-    <w:rsid w:val="00753C19"/>
     <w:rsid w:val="007A5F65"/>
-    <w:rsid w:val="007B3CDD"/>
     <w:rsid w:val="007B4E6C"/>
+    <w:rsid w:val="007B738B"/>
     <w:rsid w:val="007D5008"/>
     <w:rsid w:val="007D565A"/>
     <w:rsid w:val="007F3B01"/>
     <w:rsid w:val="0080381E"/>
-    <w:rsid w:val="00804F86"/>
     <w:rsid w:val="008144C2"/>
     <w:rsid w:val="00814E32"/>
     <w:rsid w:val="00822D1F"/>
     <w:rsid w:val="00833130"/>
     <w:rsid w:val="00836A56"/>
     <w:rsid w:val="0084263D"/>
     <w:rsid w:val="008436B4"/>
     <w:rsid w:val="00845DDF"/>
-    <w:rsid w:val="008A7469"/>
+    <w:rsid w:val="008A31EA"/>
     <w:rsid w:val="008F08FF"/>
+    <w:rsid w:val="008F2A00"/>
     <w:rsid w:val="00914F34"/>
     <w:rsid w:val="00924DA3"/>
+    <w:rsid w:val="009472EF"/>
     <w:rsid w:val="009524BA"/>
     <w:rsid w:val="00972BB9"/>
     <w:rsid w:val="009838D0"/>
+    <w:rsid w:val="00984295"/>
     <w:rsid w:val="009D0890"/>
-    <w:rsid w:val="009F0CF6"/>
     <w:rsid w:val="00A034E5"/>
-    <w:rsid w:val="00A13D64"/>
-    <w:rsid w:val="00A172F3"/>
     <w:rsid w:val="00A2047B"/>
     <w:rsid w:val="00A230BB"/>
     <w:rsid w:val="00A33D4E"/>
-    <w:rsid w:val="00A465D2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A94BE9"/>
+    <w:rsid w:val="00A51A79"/>
+    <w:rsid w:val="00A73947"/>
     <w:rsid w:val="00AA1835"/>
+    <w:rsid w:val="00AA3CD3"/>
+    <w:rsid w:val="00AA7655"/>
     <w:rsid w:val="00AC1045"/>
-    <w:rsid w:val="00AE1BAD"/>
+    <w:rsid w:val="00AC2A68"/>
+    <w:rsid w:val="00AC4C78"/>
     <w:rsid w:val="00AF0CE0"/>
     <w:rsid w:val="00B24215"/>
     <w:rsid w:val="00B41A7B"/>
-    <w:rsid w:val="00B440E0"/>
+    <w:rsid w:val="00B42077"/>
     <w:rsid w:val="00B610BB"/>
-    <w:rsid w:val="00B82020"/>
     <w:rsid w:val="00B82C92"/>
-    <w:rsid w:val="00BD33DC"/>
+    <w:rsid w:val="00BC1D25"/>
     <w:rsid w:val="00BF2719"/>
     <w:rsid w:val="00BF35B2"/>
-    <w:rsid w:val="00C2253C"/>
+    <w:rsid w:val="00C01976"/>
     <w:rsid w:val="00C4034D"/>
-    <w:rsid w:val="00C648E9"/>
-    <w:rsid w:val="00C73A73"/>
     <w:rsid w:val="00CB68A9"/>
-    <w:rsid w:val="00CE47A1"/>
     <w:rsid w:val="00D20420"/>
+    <w:rsid w:val="00D25422"/>
     <w:rsid w:val="00D53638"/>
     <w:rsid w:val="00D72439"/>
-    <w:rsid w:val="00D91B56"/>
+    <w:rsid w:val="00D92F2A"/>
+    <w:rsid w:val="00DB3C42"/>
     <w:rsid w:val="00DB4565"/>
     <w:rsid w:val="00DD290F"/>
     <w:rsid w:val="00DD3696"/>
     <w:rsid w:val="00DD3C20"/>
     <w:rsid w:val="00DE456F"/>
     <w:rsid w:val="00E02C47"/>
     <w:rsid w:val="00E2207B"/>
     <w:rsid w:val="00E470C8"/>
+    <w:rsid w:val="00EB20CD"/>
     <w:rsid w:val="00EC4796"/>
-    <w:rsid w:val="00ED18D5"/>
     <w:rsid w:val="00F00C6B"/>
     <w:rsid w:val="00F032E5"/>
     <w:rsid w:val="00F36D95"/>
-    <w:rsid w:val="00F54ADD"/>
+    <w:rsid w:val="00F63AAA"/>
     <w:rsid w:val="00F672F8"/>
     <w:rsid w:val="00F803F3"/>
     <w:rsid w:val="00FB55E8"/>
+    <w:rsid w:val="00FC4DBC"/>
     <w:rsid w:val="00FC7FFE"/>
     <w:rsid w:val="00FD0B27"/>
     <w:rsid w:val="00FF52EC"/>
+    <w:rsid w:val="00FF5FA1"/>
     <w:rsid w:val="0BA915A8"/>
     <w:rsid w:val="0F78238D"/>
     <w:rsid w:val="24DE51A5"/>
     <w:rsid w:val="26C140F6"/>
     <w:rsid w:val="370995A1"/>
     <w:rsid w:val="49B79BEF"/>
     <w:rsid w:val="510A6133"/>
     <w:rsid w:val="516CD7E8"/>
     <w:rsid w:val="5F76726C"/>
     <w:rsid w:val="659AD00D"/>
     <w:rsid w:val="760859D9"/>
     <w:rsid w:val="7AE93ABA"/>
     <w:rsid w:val="7E698C1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES_tradnl" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="34B6E411"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:docId w15:val="{2B4A76EE-9F95-4595-8EDA-D570183EF21B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2877,51 +2139,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3281,85 +2543,61 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F00C6B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F00C6B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
-[...22 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3591,55 +2829,66 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010075BC0E115BDB6B4EB5A978D9A6DD1F39" ma:contentTypeVersion="6" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="607a4391e0167e9868c8bf4d789c8a95">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8304e17a-9c1f-40d1-923b-3d8ba3e40949" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e468b1123b0808efd0e411813ef39443" ns2:_="">
     <xsd:import namespace="8304e17a-9c1f-40d1-923b-3d8ba3e40949"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8304e17a-9c1f-40d1-923b-3d8ba3e40949" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -3753,142 +3002,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBD6B005-BF06-4A44-848F-159F52E3E445}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36709520-A09A-4FF0-85BC-F1B969BAA2AD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{881C856F-3E5F-40F2-B871-DC69FAEE0ABF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8304e17a-9c1f-40d1-923b-3d8ba3e40949"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>564</Words>
-  <Characters>3171</Characters>
+  <Words>548</Words>
+  <Characters>3014</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3715</CharactersWithSpaces>
+  <CharactersWithSpaces>3555</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Daniel Martínez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075BC0E115BDB6B4EB5A978D9A6DD1F39</vt:lpwstr>
   </property>