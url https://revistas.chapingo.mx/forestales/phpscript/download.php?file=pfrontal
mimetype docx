--- v0 (2026-06-05)
+++ v1 (2026-09-04)
@@ -1,1015 +1,1409 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="10A86646" w14:textId="6F98CDC5" w:rsidR="001A624A" w:rsidRPr="00820999" w:rsidRDefault="00751137" w:rsidP="0048167D">
+    <w:p w14:paraId="10A86646" w14:textId="03C55E96" w:rsidR="001A624A" w:rsidRPr="006B54CE" w:rsidRDefault="00A67F54" w:rsidP="0048167D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820999">
+      <w:r w:rsidRPr="006B54CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="0048167D" w:rsidRPr="00820999">
+        </w:rPr>
+        <w:t xml:space="preserve">Title of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00880EA4" w:rsidRPr="006B54CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C46807" w:rsidRPr="00820999">
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00611D95" w:rsidRPr="00820999">
+        </w:rPr>
+        <w:t>anuscript</w:t>
+      </w:r>
+      <w:r w:rsidR="00E968B2" w:rsidRPr="006B54CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00401F73" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00820999">
-[...6 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="00880EA4" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12-point </w:t>
+      </w:r>
+      <w:r w:rsidR="00587B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Arial</w:t>
       </w:r>
-      <w:r w:rsidR="001A624A" w:rsidRPr="00820999">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 12 puntos)</w:t>
+      <w:r w:rsidR="001A624A" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D62CDEA" w14:textId="77777777" w:rsidR="00CB6F36" w:rsidRPr="00820999" w:rsidRDefault="00CB6F36" w:rsidP="0048167D">
+    <w:p w14:paraId="276844E7" w14:textId="77777777" w:rsidR="001A624A" w:rsidRPr="006B54CE" w:rsidRDefault="001A624A" w:rsidP="0048167D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6628119B" w14:textId="1C952447" w:rsidR="0048167D" w:rsidRPr="00820999" w:rsidRDefault="0048167D" w:rsidP="0048167D">
+    <w:p w14:paraId="6628119B" w14:textId="08D06416" w:rsidR="0048167D" w:rsidRPr="006B54CE" w:rsidRDefault="00A1670C" w:rsidP="0048167D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820999">
-[...55 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Write the authors</w:t>
+      </w:r>
+      <w:r w:rsidR="002063A0" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name as follows</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67F54" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0048167D" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00587B45" w:rsidRPr="00587B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12-point Arial</w:t>
+      </w:r>
+      <w:r w:rsidR="0048167D" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00751137" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A385049" w14:textId="7F1CB970" w:rsidR="00401F73" w:rsidRPr="00820999" w:rsidRDefault="00AA6428" w:rsidP="0048167D">
+    <w:p w14:paraId="2A385049" w14:textId="0DE2931B" w:rsidR="00401F73" w:rsidRPr="006B54CE" w:rsidRDefault="00A67F54" w:rsidP="0048167D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820999">
-[...13 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>st name</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6428" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00401F73" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00820999">
-[...26 lines deleted...]
-      <w:r w:rsidR="001E4370" w:rsidRPr="00820999">
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Last name</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4370" w:rsidRPr="006B54CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="001A624A" w:rsidRPr="00820999">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="001A624A" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00306F71" w:rsidRPr="00820999">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="00306F71" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00B91B3F" w:rsidRPr="00820999">
+      <w:r w:rsidR="00B91B3F" w:rsidRPr="006B54CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>https://orcid.org/</w:t>
       </w:r>
-      <w:r w:rsidR="00306F71" w:rsidRPr="00820999">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="00306F71" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0000-0000-0000-0000)</w:t>
       </w:r>
-      <w:r w:rsidR="002B3A1C" w:rsidRPr="00820999">
+      <w:r w:rsidR="002B3A1C" w:rsidRPr="006B54CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="494A4C"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6CC65A" w14:textId="0C02F700" w:rsidR="00401F73" w:rsidRPr="00820999" w:rsidRDefault="00AA6428" w:rsidP="0048167D">
+    <w:p w14:paraId="4D6CC65A" w14:textId="48322B28" w:rsidR="00401F73" w:rsidRPr="006B54CE" w:rsidRDefault="00A67F54" w:rsidP="0048167D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820999">
-[...8 lines deleted...]
-      <w:r w:rsidR="001E4370" w:rsidRPr="00820999">
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>st name(s) Last name</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4370" w:rsidRPr="006B54CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001A624A" w:rsidRPr="00820999">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="001A624A" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00306F71" w:rsidRPr="00820999">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="00306F71" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00B91B3F" w:rsidRPr="00820999">
+      <w:r w:rsidR="00B91B3F" w:rsidRPr="006B54CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>https://orcid.org/</w:t>
       </w:r>
-      <w:r w:rsidR="00306F71" w:rsidRPr="00820999">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="00306F71" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0000-0000-0000-0000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B57A4D" w14:textId="68CA7179" w:rsidR="001A624A" w:rsidRPr="00820999" w:rsidRDefault="00AA6428" w:rsidP="0048167D">
+    <w:p w14:paraId="30B57A4D" w14:textId="47AE67C9" w:rsidR="001A624A" w:rsidRPr="006B54CE" w:rsidRDefault="00A67F54" w:rsidP="0048167D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820999">
-[...8 lines deleted...]
-      <w:r w:rsidR="001E4370" w:rsidRPr="00820999">
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>st name(s) Last name</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1670C" w:rsidRPr="006B54CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="es-ES"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="002B3A1C" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00306F71" w:rsidRPr="00820999">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="00306F71" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00B91B3F" w:rsidRPr="00820999">
+      <w:r w:rsidR="00B91B3F" w:rsidRPr="006B54CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>https://orcid.org/</w:t>
       </w:r>
-      <w:r w:rsidR="00306F71" w:rsidRPr="00820999">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="00306F71" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0000-0000-0000-0000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D21B942" w14:textId="77777777" w:rsidR="001A624A" w:rsidRPr="00820999" w:rsidRDefault="001A624A" w:rsidP="0048167D">
+    <w:p w14:paraId="3D21B942" w14:textId="3F5FEC97" w:rsidR="001A624A" w:rsidRPr="006B54CE" w:rsidRDefault="001A624A" w:rsidP="0048167D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51CCF849" w14:textId="3D4487DD" w:rsidR="00751137" w:rsidRPr="00820999" w:rsidRDefault="001A624A" w:rsidP="0048167D">
+    <w:p w14:paraId="51CCF849" w14:textId="0C0EE3BF" w:rsidR="00751137" w:rsidRPr="006B54CE" w:rsidRDefault="00A1670C" w:rsidP="0048167D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820999">
-[...35 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Write the affiliations as follows</w:t>
+      </w:r>
+      <w:r w:rsidR="001A624A" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00587B45" w:rsidRPr="00587B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12-point Arial</w:t>
+      </w:r>
+      <w:r w:rsidR="00751137" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001A624A" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256D3D10" w14:textId="77777777" w:rsidR="001E4370" w:rsidRPr="00820999" w:rsidRDefault="001E4370" w:rsidP="00820999">
+    <w:p w14:paraId="256D3D10" w14:textId="2006D133" w:rsidR="001E4370" w:rsidRPr="006B54CE" w:rsidRDefault="001E4370" w:rsidP="0048167D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820999">
+      <w:r w:rsidRPr="006B54CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820999">
-[...6 lines deleted...]
-        <w:t>Universidad o Institución. Dirección (calle, número, colonia, municipio, estado, C. P., país)</w:t>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67F54" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67F54" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Institu</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67F54" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67F54" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67F54" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Street, Number, Neighborhood, City, State, ZIP Code, Country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACC4835" w14:textId="6C15E869" w:rsidR="001E4370" w:rsidRPr="00820999" w:rsidRDefault="001E4370" w:rsidP="00820999">
+    <w:p w14:paraId="6ACC4835" w14:textId="3AF46642" w:rsidR="001E4370" w:rsidRPr="006B54CE" w:rsidRDefault="001E4370" w:rsidP="001E4370">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820999">
+      <w:r w:rsidRPr="006B54CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820999">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Universidad o Institución. Dirección (calle, número, colonia, municipio, estado, C. P., país) </w:t>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67F54" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67F54" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Institu</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67F54" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67F54" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67F54" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Street, Number, Neighborhood, City, State, ZIP Code, Country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D6F3F0" w14:textId="52EB3C18" w:rsidR="001E4370" w:rsidRPr="00820999" w:rsidRDefault="001E4370" w:rsidP="0048167D">
+    <w:p w14:paraId="5EB62824" w14:textId="0046EADA" w:rsidR="00A1670C" w:rsidRPr="006B54CE" w:rsidRDefault="00A1670C" w:rsidP="00A1670C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820999">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University or Institution. Address (Street, Number, Neighborhood, City, State, ZIP Code, Country) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5DE428" w14:textId="0137B1D9" w:rsidR="001A624A" w:rsidRPr="00820999" w:rsidRDefault="001E4370" w:rsidP="0048167D">
+    <w:p w14:paraId="34D6F3F0" w14:textId="0B8318AF" w:rsidR="001E4370" w:rsidRPr="006B54CE" w:rsidRDefault="001E4370" w:rsidP="0048167D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820999">
-[...138 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1006B1FE" w14:textId="77777777" w:rsidR="00751137" w:rsidRPr="00820999" w:rsidRDefault="00751137" w:rsidP="0048167D">
+    <w:p w14:paraId="3F5DE428" w14:textId="238E696B" w:rsidR="001A624A" w:rsidRPr="006B54CE" w:rsidRDefault="00A67F54" w:rsidP="0048167D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4370" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001A624A" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Universidad Autónoma Chapingo</w:t>
+      </w:r>
+      <w:r w:rsidR="00751137" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A624A" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carretera México-Texcoco </w:t>
+      </w:r>
+      <w:r w:rsidR="00E968B2" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>km 38.5,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A624A" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapingo, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0275" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texcoco, </w:t>
+      </w:r>
+      <w:r w:rsidR="00751137" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estado de </w:t>
+      </w:r>
+      <w:r w:rsidR="00E968B2" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>México,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A624A" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E968B2" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P. 56230,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A624A" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC19A9" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>México.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A624A" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6BE7207B" w14:textId="5C98FF11" w:rsidR="001A624A" w:rsidRPr="00820999" w:rsidRDefault="00751137" w:rsidP="0048167D">
+    <w:p w14:paraId="1006B1FE" w14:textId="77777777" w:rsidR="00751137" w:rsidRPr="006B54CE" w:rsidRDefault="00751137" w:rsidP="0048167D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00820999">
-[...13 lines deleted...]
-          <w:lang w:val="es-ES"/>
+    </w:p>
+    <w:p w14:paraId="6BE7207B" w14:textId="3D71CD48" w:rsidR="001A624A" w:rsidRPr="006B54CE" w:rsidRDefault="00751137" w:rsidP="0048167D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67F54" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Corresponding author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001A624A" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="001A624A" w:rsidRPr="00820999">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="000354CC" w:rsidRPr="00B61735">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
-            <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t>correo@ejemplo.com</w:t>
+          <w:t>email@example.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00820999">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, tel.</w:t>
       </w:r>
-      <w:r w:rsidR="001A624A" w:rsidRPr="00820999">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="001A624A" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 595 952 15</w:t>
       </w:r>
-      <w:r w:rsidR="00022E50" w:rsidRPr="00820999">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="00022E50" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
-      <w:r w:rsidRPr="00820999">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E968B2" w:rsidRPr="00820999">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="00E968B2" w:rsidRPr="006B54CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001A624A" w:rsidRPr="00820999" w:rsidSect="00797315">
+    <w:p w14:paraId="1CD60C44" w14:textId="77777777" w:rsidR="00797315" w:rsidRPr="006B54CE" w:rsidRDefault="00797315" w:rsidP="0048167D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00797315" w:rsidRPr="006B54CE" w:rsidSect="00797315">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="41F8C231" w14:textId="77777777" w:rsidR="00135B21" w:rsidRDefault="00135B21" w:rsidP="00C21AA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="220F26F8" w14:textId="77777777" w:rsidR="00135B21" w:rsidRDefault="00135B21" w:rsidP="00C21AA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FE1D9AD" w14:textId="77777777" w:rsidR="00C21AA4" w:rsidRDefault="00C21AA4">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28AAC335" w14:textId="77777777" w:rsidR="00C21AA4" w:rsidRPr="00B962CE" w:rsidRDefault="00C21AA4" w:rsidP="00C21AA4">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Updated version</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="es-ES_tradnl"/>
+      </w:rPr>
+      <w:t>: 2026-04</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2B28A710" w14:textId="77777777" w:rsidR="00C21AA4" w:rsidRDefault="00C21AA4">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D37F483" w14:textId="77777777" w:rsidR="00C21AA4" w:rsidRDefault="00C21AA4">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="53D2091F" w14:textId="77777777" w:rsidR="00135B21" w:rsidRDefault="00135B21" w:rsidP="00C21AA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2399EB2D" w14:textId="77777777" w:rsidR="00135B21" w:rsidRDefault="00135B21" w:rsidP="00C21AA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F13D7D1" w14:textId="77777777" w:rsidR="00C21AA4" w:rsidRDefault="00C21AA4">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="543BD602" w14:textId="77777777" w:rsidR="00C21AA4" w:rsidRDefault="00C21AA4">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D941024" w14:textId="77777777" w:rsidR="00C21AA4" w:rsidRDefault="00C21AA4">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="128"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A624A"/>
     <w:rsid w:val="00022E50"/>
-    <w:rsid w:val="000F7F3A"/>
+    <w:rsid w:val="000354CC"/>
     <w:rsid w:val="00115691"/>
+    <w:rsid w:val="00135B21"/>
     <w:rsid w:val="001A624A"/>
-    <w:rsid w:val="001E00B0"/>
     <w:rsid w:val="001E4370"/>
-    <w:rsid w:val="002427D1"/>
+    <w:rsid w:val="002063A0"/>
     <w:rsid w:val="002B3A1C"/>
     <w:rsid w:val="00306F71"/>
     <w:rsid w:val="00401F73"/>
     <w:rsid w:val="0048167D"/>
-    <w:rsid w:val="00566B40"/>
-    <w:rsid w:val="00611D95"/>
+    <w:rsid w:val="00587B45"/>
+    <w:rsid w:val="005B4261"/>
+    <w:rsid w:val="006B54CE"/>
     <w:rsid w:val="00751137"/>
     <w:rsid w:val="00797315"/>
-    <w:rsid w:val="008101C4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0094129A"/>
+    <w:rsid w:val="00880EA4"/>
+    <w:rsid w:val="008A31EA"/>
     <w:rsid w:val="00947ED9"/>
+    <w:rsid w:val="009726C1"/>
     <w:rsid w:val="009F0275"/>
+    <w:rsid w:val="00A1670C"/>
+    <w:rsid w:val="00A67F54"/>
+    <w:rsid w:val="00A73947"/>
     <w:rsid w:val="00AA6428"/>
+    <w:rsid w:val="00B16263"/>
+    <w:rsid w:val="00B61735"/>
     <w:rsid w:val="00B8604C"/>
     <w:rsid w:val="00B91B3F"/>
+    <w:rsid w:val="00C21AA4"/>
     <w:rsid w:val="00C3203A"/>
-    <w:rsid w:val="00C46807"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E36CE6"/>
+    <w:rsid w:val="00CF4B8E"/>
+    <w:rsid w:val="00D25422"/>
+    <w:rsid w:val="00DC19A9"/>
     <w:rsid w:val="00E968B2"/>
-    <w:rsid w:val="00EE5C4E"/>
+    <w:rsid w:val="00EB3F33"/>
+    <w:rsid w:val="00FD45E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="79A059EE"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{F9D80B20-24CF-4407-A81A-C48B38D7D3FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1397,61 +1791,129 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A624A"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A67F54"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C21AA4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C21AA4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C21AA4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C21AA4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correo@ejemplo.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@example.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1743,50 +2205,56 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010075BC0E115BDB6B4EB5A978D9A6DD1F39" ma:contentTypeVersion="0" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="78313b5f3793564e8cc821b1830150ce">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="986dcc55fc7de7b749655be5365d3efe">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
@@ -1856,128 +2324,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21D60690-3758-4996-BE18-64F22F73C407}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC068BB1-33E7-4581-9A5A-31FE15456D9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8975D074-6C2A-45DB-8315-EE194F753C59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>89</Words>
-  <Characters>712</Characters>
+  <Words>135</Words>
+  <Characters>748</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UACh</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>790</CharactersWithSpaces>
+  <CharactersWithSpaces>882</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Oscar Martínez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075BC0E115BDB6B4EB5A978D9A6DD1F39</vt:lpwstr>
   </property>