--- v0 (2026-06-05)
+++ v1 (2026-09-04)
@@ -1,2154 +1,1779 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="344E9BC6" w14:textId="77777777" w:rsidR="004D12A2" w:rsidRPr="00A04B22" w:rsidRDefault="004D12A2" w:rsidP="004D12A2">
+    <w:p w14:paraId="399DA06E" w14:textId="45897BEB" w:rsidR="001709CE" w:rsidRPr="00714378" w:rsidRDefault="001709CE" w:rsidP="00590390">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">THIS DOCUMENT </w:t>
+      </w:r>
+      <w:r w:rsidR="00590390" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>REQUIRES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AN OFFICIAL FORMAT THAT INCLUDES THE CORRESPONDING INSTITUTIONAL NAME AND SEAL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344E9BC6" w14:textId="77777777" w:rsidR="004D12A2" w:rsidRPr="00714378" w:rsidRDefault="004D12A2" w:rsidP="004D12A2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46BAB8E5" w14:textId="342ECE16" w:rsidR="004D12A2" w:rsidRPr="00A04B22" w:rsidRDefault="00A034E5" w:rsidP="004D12A2">
+    <w:p w14:paraId="46BAB8E5" w14:textId="23D64E40" w:rsidR="004D12A2" w:rsidRPr="0030752E" w:rsidRDefault="000F76FF" w:rsidP="004D12A2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A04B22">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030752E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Place and date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04540B5A" w14:textId="77777777" w:rsidR="00FF52EC" w:rsidRPr="00A04B22" w:rsidRDefault="00FF52EC" w:rsidP="004D12A2">
+    <w:p w14:paraId="04540B5A" w14:textId="77777777" w:rsidR="00FF52EC" w:rsidRPr="0030752E" w:rsidRDefault="00FF52EC" w:rsidP="004D12A2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="280B49BB" w14:textId="4288D9C6" w:rsidR="009D0890" w:rsidRPr="00A04B22" w:rsidRDefault="005B47FE" w:rsidP="004D12A2">
+    <w:p w14:paraId="280B49BB" w14:textId="1BD79720" w:rsidR="009D0890" w:rsidRPr="002F6739" w:rsidRDefault="002F6739" w:rsidP="004D12A2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04B22">
-[...16 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0030752E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dra. Ma. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Amparo Máxima Borja de la Rosa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6433787A" w14:textId="29C39A22" w:rsidR="004B5961" w:rsidRPr="001E712E" w:rsidRDefault="00914F34" w:rsidP="004D12A2">
+    <w:p w14:paraId="4A97C924" w14:textId="739B3522" w:rsidR="000F76FF" w:rsidRPr="002F6739" w:rsidRDefault="000F76FF" w:rsidP="00A034E5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F6739">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editor-in-Chief of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="0030752E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="2F5496"/>
-        </w:rPr>
-[...33 lines deleted...]
-          <w:i/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Revista Chapingo Serie Ciencias Forestales y del Ambiente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FAF7FD" w14:textId="29234EEE" w:rsidR="00DD3C20" w:rsidRPr="00714378" w:rsidRDefault="00A034E5" w:rsidP="00A034E5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universidad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Autónoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B47FE" w:rsidRPr="00A04B22">
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chapingo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="68FAF7FD" w14:textId="386D75E6" w:rsidR="00DD3C20" w:rsidRPr="00A04B22" w:rsidRDefault="00A034E5" w:rsidP="00A034E5">
-[...31 lines deleted...]
-    <w:p w14:paraId="27A98D38" w14:textId="77777777" w:rsidR="00424B36" w:rsidRPr="00A04B22" w:rsidRDefault="00424B36" w:rsidP="004D12A2">
+    <w:p w14:paraId="27A98D38" w14:textId="77777777" w:rsidR="00424B36" w:rsidRPr="00714378" w:rsidRDefault="00424B36" w:rsidP="004D12A2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19EB8F37" w14:textId="5F36E3CF" w:rsidR="00DB4565" w:rsidRPr="00A04B22" w:rsidRDefault="00225187" w:rsidP="004D12A2">
+    <w:p w14:paraId="2FE1ACF2" w14:textId="3F28E78D" w:rsidR="000F76FF" w:rsidRPr="00714378" w:rsidRDefault="00862DC5" w:rsidP="004D12A2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...53 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We, the undersigned, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[FULL NAMES OF THE AUTHORS]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as authors of the paper titled </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[TITLE OF THE PAPER]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, submit this manuscript for review and possible publication in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chapingo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Serie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ciencias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B3CDD" w:rsidRPr="00A04B22">
-[...28 lines deleted...]
-          <w:b/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="2F5496"/>
-        </w:rPr>
-[...135 lines deleted...]
-        <w:t xml:space="preserve"> bajo protesta, de decir verdad, que este trabajo: </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Forestales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ambiente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in the category of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[SCIENTIFIC ARTICLE / SCIENTIFIC OR TECHNOLOGICAL NOTE / REVIEW ARTICLE / METHODOLOGY]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00326FF9" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Furthermore, we declare, under oath and in good faith, that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292E0D31" w14:textId="77777777" w:rsidR="00E470C8" w:rsidRPr="00A04B22" w:rsidRDefault="00E470C8" w:rsidP="004D12A2">
+    <w:p w14:paraId="292E0D31" w14:textId="77777777" w:rsidR="00E470C8" w:rsidRPr="00714378" w:rsidRDefault="00E470C8" w:rsidP="004D12A2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D3A10A3" w14:textId="0A8621D9" w:rsidR="0033640D" w:rsidRPr="00A04B22" w:rsidRDefault="0033640D" w:rsidP="00822D1F">
+    <w:p w14:paraId="6D3A10A3" w14:textId="2BC8D3E8" w:rsidR="0033640D" w:rsidRPr="00714378" w:rsidRDefault="004E3230" w:rsidP="00274D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="709" w:right="48" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>Es original.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This manuscript is original.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBDA927" w14:textId="56CD46FD" w:rsidR="00833130" w:rsidRPr="00A04B22" w:rsidRDefault="00833130" w:rsidP="00822D1F">
+    <w:p w14:paraId="2DBDA927" w14:textId="65E98F83" w:rsidR="00833130" w:rsidRPr="00714378" w:rsidRDefault="004E3230" w:rsidP="00274D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="709" w:right="48" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The authorship of this manuscript is exclusively ours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB90C89" w14:textId="2D8D54BA" w:rsidR="009524BA" w:rsidRPr="00A04B22" w:rsidRDefault="00833130" w:rsidP="00822D1F">
+    <w:p w14:paraId="0EAB0A37" w14:textId="2B39BD48" w:rsidR="004E3230" w:rsidRPr="00714378" w:rsidRDefault="004E3230" w:rsidP="00274D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="709" w:right="48" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>It is unpublished and has not been submitted simultaneously to any other journal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E158138" w14:textId="61503E05" w:rsidR="009524BA" w:rsidRPr="00A04B22" w:rsidRDefault="009524BA" w:rsidP="00822D1F">
+    <w:p w14:paraId="6E9E66EB" w14:textId="0FB6A23C" w:rsidR="004E3230" w:rsidRPr="00714378" w:rsidRDefault="004E3230" w:rsidP="00274D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="709" w:right="48" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> actas de congreso. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>It has not been disseminated, either in whole or in part, through any other medium, platform, proceedings, or conference records.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CE07AD" w14:textId="77777777" w:rsidR="00E2207B" w:rsidRPr="00A04B22" w:rsidRDefault="00D20420" w:rsidP="00822D1F">
+    <w:p w14:paraId="2C6B125C" w14:textId="00D1A08A" w:rsidR="004E3230" w:rsidRPr="00714378" w:rsidRDefault="004E3230" w:rsidP="00274D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="709" w:right="48" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All stages of the research and writing process complied with ethical research principles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E560790" w14:textId="394D7BCD" w:rsidR="00EC4796" w:rsidRPr="00A04B22" w:rsidRDefault="00AC1045" w:rsidP="00822D1F">
+    <w:p w14:paraId="34C553CD" w14:textId="79D86047" w:rsidR="004E3230" w:rsidRPr="00714378" w:rsidRDefault="004E3230" w:rsidP="00274D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="709" w:right="48" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> para su reutilización. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The images, graphics, and tables included in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7655" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>manuscript</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7655" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>are original and created by the authors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7655" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In instances where content is sourced from prior publications, we have obtained the appropriate permissions and rights for its reuse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756D115A" w14:textId="2B6B316C" w:rsidR="00F36D95" w:rsidRPr="00A04B22" w:rsidRDefault="00F36D95" w:rsidP="00822D1F">
+    <w:p w14:paraId="3774F5E5" w14:textId="7C5C3164" w:rsidR="006256EA" w:rsidRPr="00714378" w:rsidRDefault="006256EA" w:rsidP="00274D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="709" w:right="48" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...105 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information retrieved from previous studies has been properly cited according to APA 7th edition guidelines. In the event of any dispute, claim, or legal action regarding the authorship of this work, we accept full legal and financial responsibility. We also release the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universidad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Autónoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04B22">
-[...80 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chapingo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the editorial team of </w:t>
+      </w:r>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chapingo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Serie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ciencias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003164BC" w:rsidRPr="00A04B22">
-[...2 lines deleted...]
-          <w:b/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="2F5496"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Forestales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ambiente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>from any legal or financial liability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF71CD0" w14:textId="217B2CB9" w:rsidR="00FB55E8" w:rsidRPr="00A04B22" w:rsidRDefault="00F36D95" w:rsidP="00822D1F">
+    <w:p w14:paraId="1DE70C16" w14:textId="77777777" w:rsidR="00984295" w:rsidRPr="00714378" w:rsidRDefault="00EB20CD" w:rsidP="00274D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="709" w:right="48" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:t>ración del documento.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All authors actively participated in the development of the manuscript</w:t>
+      </w:r>
+      <w:r w:rsidR="003249DE" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675092C6" w14:textId="599B205B" w:rsidR="00FB55E8" w:rsidRPr="00A04B22" w:rsidRDefault="00FB55E8" w:rsidP="00822D1F">
+    <w:p w14:paraId="575EDE85" w14:textId="39C95327" w:rsidR="00EB20CD" w:rsidRPr="00714378" w:rsidRDefault="00EB20CD" w:rsidP="00274D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="709" w:right="48" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>All authors agree with the full content of the submitted manuscript</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB55E8" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk197342465"/>
+      <w:r w:rsidR="00426A21" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IN THE EVENT THAT CONFLICTS OF INTEREST AROSE DURING THE PREPARATION OF THE MANUSCRIPT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, THE FOLLOWING STATEMENT MUST BE INCLUDED: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB6A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>During the preparation of the manuscript, certain conflicts of interest arose</w:t>
+      </w:r>
+      <w:r w:rsidR="00426A21" w:rsidRPr="00BB6A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB6A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04B22">
-[...70 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00426A21" w:rsidRPr="00BB6A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for which we reached the following agreements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB6A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: [specify the agreements reached].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IN THE ABSENCE OF CONFLICTS OF INTEREST, THE FOLLOWING STATEMENT MUST BE </w:t>
+      </w:r>
+      <w:r w:rsidR="00426A21" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>INCLUDED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The authors declare that </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A00" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have no economic conflicts of interest or known personal relationships that could have influenced the research presented in this article.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066B7A23" w14:textId="0BFF10F8" w:rsidR="009524BA" w:rsidRPr="00A04B22" w:rsidRDefault="00F36D95" w:rsidP="00822D1F">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5D4D56A9" w14:textId="24749E4A" w:rsidR="002F7717" w:rsidRPr="00714378" w:rsidRDefault="002F7717" w:rsidP="00274D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="709" w:right="48" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...87 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We acknowledge that our manuscript will be subject to peer </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A00" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>review and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> understand that failure to comply with the requirements specified in the </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A00" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guide for authors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will result in the rejection of our submission</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A00" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063E835A" w14:textId="0E45153D" w:rsidR="009524BA" w:rsidRPr="00A04B22" w:rsidRDefault="49B79BEF" w:rsidP="00822D1F">
+    <w:p w14:paraId="063E835A" w14:textId="4ACB92BE" w:rsidR="009524BA" w:rsidRPr="00714378" w:rsidRDefault="002F7717" w:rsidP="00274D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="709" w:right="48" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We agree that our work will be reviewed using the software tool implemented by </w:t>
+      </w:r>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chapingo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Serie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ciencias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0F78238D" w:rsidRPr="00A04B22">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Forestales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ambiente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. If content similarity with any other document is detected, our submission will be automatically rejected.</w:t>
+      </w:r>
+      <w:r w:rsidR="49B79BEF" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003164BC" w:rsidRPr="00A04B22">
-[...78 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1CC1E99E" w14:textId="65D12C4B" w:rsidR="00452CED" w:rsidRPr="00A04B22" w:rsidRDefault="00B82C92" w:rsidP="00822D1F">
+    <w:p w14:paraId="1CC1E99E" w14:textId="30532FFF" w:rsidR="00452CED" w:rsidRPr="00714378" w:rsidRDefault="002F7717" w:rsidP="00274D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="709" w:right="48" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>We commit to addressing the reviewers’ comments within the specified timeframe. If the requested changes cannot be made, we will provide theoretical and methodological justifications.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D12A2" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04B22">
-[...108 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="57C9BA0D" w14:textId="293AB374" w:rsidR="00B610BB" w:rsidRPr="00A04B22" w:rsidRDefault="00B610BB" w:rsidP="00822D1F">
+    <w:p w14:paraId="799F3890" w14:textId="7CBF8878" w:rsidR="002F7717" w:rsidRPr="00714378" w:rsidRDefault="002F7717" w:rsidP="00274D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="709" w:right="48" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A04B22">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BC3C8D" w:rsidRPr="00A04B22">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If our submission is accepted for publication, we agree that it may be published once the editorial corrections related to language and style have been approved</w:t>
+      </w:r>
+      <w:r w:rsidR="00590390" w:rsidRPr="00714378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> una vez aprobada la corrección de redacción y estilo.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0619B8AE" w14:textId="6E3914B0" w:rsidR="006F4366" w:rsidRPr="00A04B22" w:rsidRDefault="00EC4796" w:rsidP="00822D1F">
+    <w:p w14:paraId="3A0E265B" w14:textId="7A5FFFCA" w:rsidR="002F7717" w:rsidRPr="00714378" w:rsidRDefault="002F7717" w:rsidP="00274D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="709" w:right="48" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>We acknowledge the open</w:t>
+      </w:r>
+      <w:r w:rsidR="0030752E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">access policy of </w:t>
+      </w:r>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chapingo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Serie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ciencias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003164BC" w:rsidRPr="00A04B22">
-[...2 lines deleted...]
-          <w:b/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="2F5496"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Forestales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00862DC5" w:rsidRPr="00862DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ambiente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00252DA5" w:rsidRPr="00A04B22">
-[...110 lines deleted...]
-      <w:r w:rsidR="00B610BB" w:rsidRPr="00A04B22">
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and, if our submission is approved for publication, we agree that it will be disseminated under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD2C41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2F5496"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B610BB" w:rsidRPr="00A04B22">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Creative Commons Attribution-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD2C41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2F5496"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B440E0" w:rsidRPr="00A04B22">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>NonCommercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD2C41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2F5496"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B610BB" w:rsidRPr="00A04B22">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD2C41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2F5496"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>NoDerivatives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD2C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="2F5496"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 International (CC BY-NC-ND 4.0)</w:t>
+      </w:r>
+      <w:r w:rsidR="00590390" w:rsidRPr="00DD2C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> license</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD2C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FB4D5E" w14:textId="17CF8E7D" w:rsidR="00E4195D" w:rsidRPr="00A04B22" w:rsidRDefault="006A387E" w:rsidP="00E4195D">
+    <w:p w14:paraId="328AD024" w14:textId="3EECD0C0" w:rsidR="006F4366" w:rsidRPr="00714378" w:rsidRDefault="002F7717" w:rsidP="00274D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="709" w:right="48" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, realizaremos el pago correspondiente a la cuota de recuperación correspondiente a los gastos del proceso de publicación. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If our submission is approved, we agree to pay the corresponding fee to cover the publication process costs</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4366" w:rsidRPr="00714378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A590EBD" w14:textId="77777777" w:rsidR="00E4195D" w:rsidRPr="00A04B22" w:rsidRDefault="00E4195D" w:rsidP="00E4195D">
-[...10 lines deleted...]
-    <w:p w14:paraId="3A600038" w14:textId="55E3613A" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00CE47A1">
+    <w:p w14:paraId="197F2F91" w14:textId="77777777" w:rsidR="00914F34" w:rsidRDefault="00914F34" w:rsidP="00914F34">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...58 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0677D7AE" w14:textId="77777777" w:rsidR="00CB68A9" w:rsidRPr="00A04B22" w:rsidRDefault="00CB68A9" w:rsidP="00CB68A9">
+    <w:p w14:paraId="08D1E71B" w14:textId="36F41548" w:rsidR="002F5AC2" w:rsidRPr="002F5AC2" w:rsidRDefault="002F5AC2" w:rsidP="002F5AC2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F5AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As evidence of the above, this declaration is signed on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[MONTH]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[DAY]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[YEAR]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[PLACE]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4CD6F8EF" w14:textId="77777777" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00CE47A1">
+    <w:p w14:paraId="779B9CA5" w14:textId="77777777" w:rsidR="002F5AC2" w:rsidRPr="002F5AC2" w:rsidRDefault="002F5AC2" w:rsidP="002F5AC2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D55BBB" w14:textId="77777777" w:rsidR="002F5AC2" w:rsidRPr="002F5AC2" w:rsidRDefault="002F5AC2" w:rsidP="002F5AC2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A04B22">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F5AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">Atentamente </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>S I N C E R E L Y,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DAF0F7" w14:textId="21A18779" w:rsidR="00F672F8" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00CE47A1">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="7B806C8C" w14:textId="34005849" w:rsidR="00274D6D" w:rsidRPr="004F3171" w:rsidRDefault="00FB2F9D" w:rsidP="004F3171">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-        <w:t>NOTA: DEBERÁ PRESENTAR LA FIRMA AUTÓGRAFA DE TODOS LOS AUTORES. ESTA CARTA PUEDE SER FIRMADA POR LOS AUTORES DE MANERA INDIVIDUAL.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>NOTE: THIS LETTER MUST CONTAIN THE HANDWRITTEN SIGNATURE OF ALL AUTHORS. THIS LETTER MAY BE SIGNED BY THE AUTHORS INDIVIDUALLY</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3171" w:rsidRPr="004F3171">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4489"/>
         <w:gridCol w:w="4489"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w14:paraId="5009884F" w14:textId="77777777" w:rsidTr="00EC5891">
+      <w:tr w:rsidR="00BB6A73" w:rsidRPr="002F5AC2" w14:paraId="63CC1C53" w14:textId="77777777" w:rsidTr="006C4DBF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7E4333" w14:textId="77777777" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...58 lines deleted...]
-            <w:r w:rsidRPr="00A04B22">
+          <w:p w14:paraId="2E6FCF20" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1269C5F6" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EDC1ED8" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D983250" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32CF0BFE" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C0BDC73" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64BA8C71" wp14:editId="63AABD8A">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BCD1071" wp14:editId="04FCBD4F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>217951</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>109709</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2340000" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="2011505357" name="Conector recto 2"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2340000" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
-                              <a:ln w="12700"/>
+                              <a:ln w="6350"/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="1F5F39BF" id="Conector recto 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="17.15pt,8.65pt" to="201.4pt,8.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbgq2poQEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKCAEVN97AruCBY&#10;8fEDvM64sdb2WGPTpP+esdumCBBCaHNwHM97b+aNJ9ub2TtxAEoWQy/Xq1YKCBoHG/a9/Pb13Yu3&#10;UqSswqAcBujlEZK82T1/tp1iBxsc0Q1AgkVC6qbYyzHn2DVN0iN4lVYYIXDQIHmV+ZP2zUBqYnXv&#10;mk3bvm4mpCESakiJT+9OQbmr+saAzp+MSZCF6yXXlutKdX0oa7Pbqm5PKo5Wn8tQ/1GFVzZw0kXq&#10;TmUlvpP9TcpbTZjQ5JVG36AxVkP1wG7W7S9uvowqQvXCzUlxaVN6Oln98XAb7onbMMXUpXhPxcVs&#10;yJc31yfm2qzj0iyYs9B8uHn5quVHCn2JNVdipJTfA3pRNr10NhQfqlOHDylzMoZeIOXYBTHx9Gze&#10;sF6JXmupu3x0cIJ9BiPswNnXVa6OCdw6EgfFFzw8riu9CDKyUIx1biG1fyedsYUGdXT+lbiga0YM&#10;eSF6G5D+lDXPl1LNCX9xffJabD/gcKw3U9vB91/bdp7VMmA/f1f69Y/a/QAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAED+UzDYAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicUHUpqkI&#10;CnGqCKkfQMuBoxsvcVR7HWI3DX/PIg5wWs1DszP1dglezDilIZKGh5UCgdRFO1Cv4e2wu38CkbIh&#10;a3wk1PCFCbbN9VVtKhsv9IrzPveCQyhVRoPLeaykTJ3DYNIqjkisfcQpmMxw6qWdzIXDg5drpR5l&#10;MAPxB2dGfHHYnfbnoOHwXqJ1d76dzWdrqS9Ow65UWt/eLO0ziIxL/jPDT32uDg13OsYz2SS8hmJT&#10;sJP5ki/rG7XmKcdfQja1/D+g+QYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAbgq2poQEA&#10;AJkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBA/lMw&#10;2AAAAAgBAAAPAAAAAAAAAAAAAAAAAPsDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" strokecolor="black [3200]" strokeweight="1pt">
+                    <v:line w14:anchorId="6FBBB031" id="Conector recto 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="17.15pt,8.65pt" to="201.4pt,8.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmEjsqogEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfKPyDuMWunjaqV1zkkai5V&#10;G7XNBxB28KICg4B413/fAdvrqK2qKsoeWGDmvZk3M6xvJmfZDmIy6Du+XDScgVfYG7/t+OOPT5cf&#10;OUtZ+l5a9NDxPSR+s7l4tx5DCysc0PYQGZH41I6h40POoRUiqQGcTAsM4MmoMTqZ6Ri3oo9yJHZn&#10;xapprsWIsQ8RFaREt3cHI99Ufq1B5a9aJ8jMdpxyy3WNdX0qq9isZbuNMgxGHdOQr8jCSeMp6Ex1&#10;J7Nkz9H8QeWMiphQ54VCJ1Bro6BqIDXL5jc13wcZoGqh4qQwlym9Ha36srv1D5HKMIbUpvAQi4pJ&#10;R1f+lB+barH2c7FgykzR5erqfUMfZ+pkE2dgiCnfAzpWNh23xhcdspW7zylTMHI9uZRr69nY8eur&#10;D7Uh4pxK3eW9hYPXN9DM9BR8WdnqlMCtjWwnqb/9z2XpJ3FbT54Foo21M6j5N+joW2BQJ+d/gbN3&#10;jYg+z0BnPMa/Rc3TKVV98Ke0X2gt2yfs97Ux1UDtr8qOo1rm6+W5ws8PavMLAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBZgy9w2gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjDmlV&#10;UIhTVZUQ4oJoCnc33joBex3FThr+nkUc4LSah2Znys3snZhwiF0gBbeLDARSE0xHVsHb4fHmHkRM&#10;mox2gVDBF0bYVJcXpS5MONMepzpZwSEUC62gTakvpIxNi17HReiRWDuFwevEcLDSDPrM4d7JPMvW&#10;0uuO+EOre9y12HzWo1fgnofp3e7sNo5P+3X98XrKXw6TUtdX8/YBRMI5/Znhpz5Xh4o7HcNIJgqn&#10;YLlaspP5O76sr7Kcpxx/CVmV8v+A6hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBmEjsq&#10;ogEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBZ&#10;gy9w2gAAAAgBAAAPAAAAAAAAAAAAAAAAAPwDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAAwUAAAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00A04B22">
+            <w:r w:rsidRPr="00BB6A73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="283645F4" wp14:editId="45266DEB">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EF735B8" wp14:editId="1CD4D2A0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-210910805</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-752338426</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2411730" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="818226637" name="Conector recto 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm flipV="1">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2411730" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln w="12700"/>
@@ -2160,1088 +1785,1210 @@
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="59122340" id="Conector recto 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-16607.15pt,-59239.25pt" to="-16417.25pt,-59239.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASgzNVrAEAAKMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfqZOCWBQ13cOu4IJg&#10;BSx3rzNuLGyPZZsm/feMnTa74kNCiIvleOa9eW9msruenWVHiMmg73m7aTgDr3Aw/tDz+y9vX7zh&#10;LGXpB2nRQ89PkPj1/vmz3RQ62OKIdoDIiMSnbgo9H3MOnRBJjeBk2mAAT0GN0clMn/EghignYndW&#10;bJvmtZgwDiGigpTo9XYJ8n3l1xpU/qh1gsxsz0lbrmes50M5xX4nu0OUYTTqLEP+gwonjaeiK9Wt&#10;zJJ9j+YXKmdUxIQ6bxQ6gVobBdUDuWmbn9x8HmWA6oWak8LapvT/aNWH442/i9SGKaQuhbtYXMw6&#10;OqatCV9pptUXKWVzbdtpbRvMmSl63L5q26uX1F11iYmFolCFmPI7QMfKpefW+OJIdvL4PmUqS6mX&#10;lPJsPZuo5vaqqbMRj6rqLZ8sLGmfQDMzUPVFX10YuLGRHSWNevjWltESufWUWSDaWLuCmqrhj6Bz&#10;boFBXaK/Ba7ZtSL6vAKd8Rh/VzXPF6l6ySfZT7yW6wMOpzqjGqBNqM7OW1tW7el3hT/+W/sfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAB83UuuIAAAAZAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3FIncaBWiFNBJcSllxY+wI3dJCJeR7Hbmr9nOdHbrOZpdqbZJDexi13C6FFBscqBWey8&#10;GbFX8PX5nklgIWo0evJoFfzYAJv2/q7RtfFX3NvLIfaMQjDUWsEQ41xzHrrBOh1WfrZI3skvTkc6&#10;l56bRV8p3E28zPNn7vSI9GHQs90Otvs+nJ0Ct/1Y7/xeprQLiwlvJxEHh0o9PqTXF2DRpvgPw199&#10;qg4tdTr6M5rAJgWZEGVRCaJJF4Ws1vIJGIGZKKWoSB9vDN42/HZR+wsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQASgzNVrAEAAKMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAHzdS64gAAABkBAAAPAAAAAAAAAAAAAAAAAAYEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="black [3200]" strokeweight="1pt">
+                    <v:line w14:anchorId="3F3B2FBC" id="Conector recto 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-16607.15pt,-59239.25pt" to="-16417.25pt,-59239.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASgzNVrAEAAKMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfqZOCWBQ13cOu4IJg&#10;BSx3rzNuLGyPZZsm/feMnTa74kNCiIvleOa9eW9msruenWVHiMmg73m7aTgDr3Aw/tDz+y9vX7zh&#10;LGXpB2nRQ89PkPj1/vmz3RQ62OKIdoDIiMSnbgo9H3MOnRBJjeBk2mAAT0GN0clMn/EghignYndW&#10;bJvmtZgwDiGigpTo9XYJ8n3l1xpU/qh1gsxsz0lbrmes50M5xX4nu0OUYTTqLEP+gwonjaeiK9Wt&#10;zJJ9j+YXKmdUxIQ6bxQ6gVobBdUDuWmbn9x8HmWA6oWak8LapvT/aNWH442/i9SGKaQuhbtYXMw6&#10;OqatCV9pptUXKWVzbdtpbRvMmSl63L5q26uX1F11iYmFolCFmPI7QMfKpefW+OJIdvL4PmUqS6mX&#10;lPJsPZuo5vaqqbMRj6rqLZ8sLGmfQDMzUPVFX10YuLGRHSWNevjWltESufWUWSDaWLuCmqrhj6Bz&#10;boFBXaK/Ba7ZtSL6vAKd8Rh/VzXPF6l6ySfZT7yW6wMOpzqjGqBNqM7OW1tW7el3hT/+W/sfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAB83UuuIAAAAZAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3FIncaBWiFNBJcSllxY+wI3dJCJeR7Hbmr9nOdHbrOZpdqbZJDexi13C6FFBscqBWey8&#10;GbFX8PX5nklgIWo0evJoFfzYAJv2/q7RtfFX3NvLIfaMQjDUWsEQ41xzHrrBOh1WfrZI3skvTkc6&#10;l56bRV8p3E28zPNn7vSI9GHQs90Otvs+nJ0Ct/1Y7/xeprQLiwlvJxEHh0o9PqTXF2DRpvgPw199&#10;qg4tdTr6M5rAJgWZEGVRCaJJF4Ws1vIJGIGZKKWoSB9vDN42/HZR+wsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQASgzNVrAEAAKMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAHzdS64gAAABkBAAAPAAAAAAAAAAAAAAAAAAYEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="black [3200]" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28691C79" w14:textId="77777777" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Nombre completo</w:t>
+          <w:p w14:paraId="7E15050F" w14:textId="0C8C85C8" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Full name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="637618BC" w14:textId="617BB73F" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="07701620" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ORCID:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="449FC8C7" w14:textId="6231C846" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Institución:</w:t>
+          <w:p w14:paraId="4D37AEF6" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Affiliation:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40E64406" w14:textId="2ADCFDD9" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Teléfono:</w:t>
+          <w:p w14:paraId="6C3FE7CF" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Phone number:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A34B68D" w14:textId="77777777" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Correo electrónico:</w:t>
+          <w:p w14:paraId="3791D174" w14:textId="2DD06200" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Email address:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CCC69D4" w14:textId="713D359E" w:rsidR="003164BC" w:rsidRPr="00A04B22" w:rsidRDefault="003164BC" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Tipo de colaboración:</w:t>
+          <w:p w14:paraId="3DC841B7" w14:textId="59153329" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Type of collaboration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2904C714" w14:textId="77777777" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...58 lines deleted...]
-            <w:r w:rsidRPr="00A04B22">
+          <w:p w14:paraId="468DEB90" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D92C43C" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="127F123C" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FEB3282" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CFD6D3B" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51545FA0" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E53A6C3" wp14:editId="1A31713E">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BA1047D" wp14:editId="5B360A5F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>244524</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>117573</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2340000" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1883593886" name="Conector recto 2"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2340000" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
-                              <a:ln w="12700"/>
+                              <a:ln w="6350"/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="4F55D7E6" id="Conector recto 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="19.25pt,9.25pt" to="203.5pt,9.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbgq2poQEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKCAEVN97AruCBY&#10;8fEDvM64sdb2WGPTpP+esdumCBBCaHNwHM97b+aNJ9ub2TtxAEoWQy/Xq1YKCBoHG/a9/Pb13Yu3&#10;UqSswqAcBujlEZK82T1/tp1iBxsc0Q1AgkVC6qbYyzHn2DVN0iN4lVYYIXDQIHmV+ZP2zUBqYnXv&#10;mk3bvm4mpCESakiJT+9OQbmr+saAzp+MSZCF6yXXlutKdX0oa7Pbqm5PKo5Wn8tQ/1GFVzZw0kXq&#10;TmUlvpP9TcpbTZjQ5JVG36AxVkP1wG7W7S9uvowqQvXCzUlxaVN6Oln98XAb7onbMMXUpXhPxcVs&#10;yJc31yfm2qzj0iyYs9B8uHn5quVHCn2JNVdipJTfA3pRNr10NhQfqlOHDylzMoZeIOXYBTHx9Gze&#10;sF6JXmupu3x0cIJ9BiPswNnXVa6OCdw6EgfFFzw8riu9CDKyUIx1biG1fyedsYUGdXT+lbiga0YM&#10;eSF6G5D+lDXPl1LNCX9xffJabD/gcKw3U9vB91/bdp7VMmA/f1f69Y/a/QAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANQCeTbYAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicUHUhgKp&#10;QpwqQuoH0PbA0Y2XOKq9DrGbhr9nKw5wWs1DszPVeg5eTDimPpKGh4UCgdRG21OnYb/b3K9ApGzI&#10;Gh8JNXxjgnV9fVWZ0sYzveO0zZ3gEEql0eByHkopU+swmLSIAxJrn3EMJjMcO2lHc+bw4OWjUi8y&#10;mJ74gzMDvjlsj9tT0LD7KNC6O99M5qux1C2P/aZQWt/ezM0riIxz/jPDpT5Xh5o7HeKJbBJew3L1&#10;zE7mL5f1J1XwtsMvIetK/h9Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAbgq2poQEA&#10;AJkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDUAnk2&#10;2AAAAAgBAAAPAAAAAAAAAAAAAAAAAPsDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" strokecolor="black [3200]" strokeweight="1pt">
+                    <v:line w14:anchorId="0146F37B" id="Conector recto 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="19.25pt,9.25pt" to="203.5pt,9.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmEjsqogEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfKPyDuMWunjaqV1zkkai5V&#10;G7XNBxB28KICg4B413/fAdvrqK2qKsoeWGDmvZk3M6xvJmfZDmIy6Du+XDScgVfYG7/t+OOPT5cf&#10;OUtZ+l5a9NDxPSR+s7l4tx5DCysc0PYQGZH41I6h40POoRUiqQGcTAsM4MmoMTqZ6Ri3oo9yJHZn&#10;xapprsWIsQ8RFaREt3cHI99Ufq1B5a9aJ8jMdpxyy3WNdX0qq9isZbuNMgxGHdOQr8jCSeMp6Ex1&#10;J7Nkz9H8QeWMiphQ54VCJ1Bro6BqIDXL5jc13wcZoGqh4qQwlym9Ha36srv1D5HKMIbUpvAQi4pJ&#10;R1f+lB+barH2c7FgykzR5erqfUMfZ+pkE2dgiCnfAzpWNh23xhcdspW7zylTMHI9uZRr69nY8eur&#10;D7Uh4pxK3eW9hYPXN9DM9BR8WdnqlMCtjWwnqb/9z2XpJ3FbT54Foo21M6j5N+joW2BQJ+d/gbN3&#10;jYg+z0BnPMa/Rc3TKVV98Ke0X2gt2yfs97Ux1UDtr8qOo1rm6+W5ws8PavMLAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDNfwV22gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjDgVK&#10;FeJUVSWEuCCawt2Nt04gXke2k4a/ZysO5bSah2ZnitXkOjFiiK0nBbezDARS7U1LVsHH7vlmCSIm&#10;TUZ3nlDBD0ZYlZcXhc6NP9IWxypZwSEUc62gSanPpYx1g07Hme+RWDv44HRiGKw0QR853HVynmUL&#10;6XRL/KHRPW4arL+rwSnoXsP4aTd2HYeX7aL6ej/M33ajUtdX0/oJRMIpnc1wqs/VoeROez+QiaJT&#10;cLd8YCfzp8v6ffbI2/Z/hCwL+X9A+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBmEjsq&#10;ogEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDN&#10;fwV22gAAAAgBAAAPAAAAAAAAAAAAAAAAAPwDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAAwUAAAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BF5C92A" w14:textId="77777777" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Nombre completo</w:t>
+          <w:p w14:paraId="559D0189" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Full name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F332F44" w14:textId="44100F21" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">ORCID: </w:t>
+          <w:p w14:paraId="0350CF9F" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ORCID:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79A929D4" w14:textId="37212C3F" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Institución:</w:t>
+          <w:p w14:paraId="4E39BAFC" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Affiliation:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69B699F5" w14:textId="0EAB3CC3" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Teléfono:</w:t>
+          <w:p w14:paraId="17C7468B" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Phone number:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AC4C3C5" w14:textId="77777777" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Correo electrónico:</w:t>
+          <w:p w14:paraId="52EA09AD" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Email address:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D3D343B" w14:textId="79974038" w:rsidR="003164BC" w:rsidRPr="00A04B22" w:rsidRDefault="003164BC" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Tipo de colaboración:</w:t>
+          <w:p w14:paraId="6C285EDC" w14:textId="7782211D" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Type of collaboration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w14:paraId="07871844" w14:textId="77777777" w:rsidTr="00EC5891">
+      <w:tr w:rsidR="00BB6A73" w:rsidRPr="002F5AC2" w14:paraId="2CEC2ED3" w14:textId="77777777" w:rsidTr="006C4DBF">
         <w:trPr>
           <w:trHeight w:val="2183"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18BF267A" w14:textId="77777777" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...68 lines deleted...]
-            <w:r w:rsidRPr="00A04B22">
+          <w:p w14:paraId="2867867A" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="269EC67F" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3431B740" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="724FE62B" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E3DEA3E" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="285038A6" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2899EFFA" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75D2084C" wp14:editId="15955555">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4338CBFB" wp14:editId="74F6447B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>190060</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>108439</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2340000" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1415351151" name="Conector recto 2"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2340000" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
-                              <a:ln w="12700"/>
+                              <a:ln w="6350"/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="263C6D10" id="Conector recto 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="14.95pt,8.55pt" to="199.2pt,8.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbgq2poQEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKCAEVN97AruCBY&#10;8fEDvM64sdb2WGPTpP+esdumCBBCaHNwHM97b+aNJ9ub2TtxAEoWQy/Xq1YKCBoHG/a9/Pb13Yu3&#10;UqSswqAcBujlEZK82T1/tp1iBxsc0Q1AgkVC6qbYyzHn2DVN0iN4lVYYIXDQIHmV+ZP2zUBqYnXv&#10;mk3bvm4mpCESakiJT+9OQbmr+saAzp+MSZCF6yXXlutKdX0oa7Pbqm5PKo5Wn8tQ/1GFVzZw0kXq&#10;TmUlvpP9TcpbTZjQ5JVG36AxVkP1wG7W7S9uvowqQvXCzUlxaVN6Oln98XAb7onbMMXUpXhPxcVs&#10;yJc31yfm2qzj0iyYs9B8uHn5quVHCn2JNVdipJTfA3pRNr10NhQfqlOHDylzMoZeIOXYBTHx9Gze&#10;sF6JXmupu3x0cIJ9BiPswNnXVa6OCdw6EgfFFzw8riu9CDKyUIx1biG1fyedsYUGdXT+lbiga0YM&#10;eSF6G5D+lDXPl1LNCX9xffJabD/gcKw3U9vB91/bdp7VMmA/f1f69Y/a/QAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGexm53bAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQddoi&#10;0oQ4VYTUD6DtgaMbL3FUex1iNw1/zyIOcNyZ0eybajt7JyYcYx9IwXKRgUBqg+mpU3A87B43IGLS&#10;ZLQLhAq+MMK2vr2pdGnCld5w2qdOcAnFUiuwKQ2llLG16HVchAGJvY8wep34HDtpRn3lcu/kKsue&#10;pdc98QerB3y12J73F6/g8J6jsQ+umfRnY6hbn/tdnil1fzc3LyASzukvDD/4jA41M53ChUwUTsGq&#10;KDjJer4Ewf662DyBOP0Ksq7k/wH1NwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAbgq2p&#10;oQEAAJkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBn&#10;sZud2wAAAAgBAAAPAAAAAAAAAAAAAAAAAPsDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAAwUAAAAA&#10;" strokecolor="black [3200]" strokeweight="1pt">
+                    <v:line w14:anchorId="72D713B2" id="Conector recto 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="14.95pt,8.55pt" to="199.2pt,8.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmEjsqogEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfKPyDuMWunjaqV1zkkai5V&#10;G7XNBxB28KICg4B413/fAdvrqK2qKsoeWGDmvZk3M6xvJmfZDmIy6Du+XDScgVfYG7/t+OOPT5cf&#10;OUtZ+l5a9NDxPSR+s7l4tx5DCysc0PYQGZH41I6h40POoRUiqQGcTAsM4MmoMTqZ6Ri3oo9yJHZn&#10;xapprsWIsQ8RFaREt3cHI99Ufq1B5a9aJ8jMdpxyy3WNdX0qq9isZbuNMgxGHdOQr8jCSeMp6Ex1&#10;J7Nkz9H8QeWMiphQ54VCJ1Bro6BqIDXL5jc13wcZoGqh4qQwlym9Ha36srv1D5HKMIbUpvAQi4pJ&#10;R1f+lB+barH2c7FgykzR5erqfUMfZ+pkE2dgiCnfAzpWNh23xhcdspW7zylTMHI9uZRr69nY8eur&#10;D7Uh4pxK3eW9hYPXN9DM9BR8WdnqlMCtjWwnqb/9z2XpJ3FbT54Foo21M6j5N+joW2BQJ+d/gbN3&#10;jYg+z0BnPMa/Rc3TKVV98Ke0X2gt2yfs97Ux1UDtr8qOo1rm6+W5ws8PavMLAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB+zOfd3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOA&#10;ShPiVFUlhLggmsLdjV0nYK8j20nD37OIAxx3ZjT7ptrMzrJJh9h7FLBcZMA0tl71aAS8HR5v1sBi&#10;kqik9agFfOkIm/ryopKl8mfc66lJhlEJxlIK6FIaSs5j22kn48IPGsk7+eBkojMYroI8U7mzPM+y&#10;FXeyR/rQyUHvOt1+NqMTYJ/D9G52ZhvHp/2q+Xg95S+HSYjrq3n7ACzpOf2F4Qef0KEmpqMfUUVm&#10;BeRFQUnS75fAyL8t1nfAjr8Cryv+f0D9DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGYS&#10;OyqiAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AH7M593cAAAACAEAAA8AAAAAAAAAAAAAAAAA/AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAFBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C8091FF" w14:textId="77777777" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Nombre completo</w:t>
+          <w:p w14:paraId="47F61239" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Full name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B6DB3E2" w14:textId="2F52E4E8" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4625F511" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ORCID:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A9AD38C" w14:textId="1A245DF8" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Institución:</w:t>
+          <w:p w14:paraId="39375748" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Affiliation:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60B271CE" w14:textId="0035A3BA" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Teléfono:</w:t>
+          <w:p w14:paraId="1B1C3149" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Phone number:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E593C47" w14:textId="77777777" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Correo electrónico:</w:t>
+          <w:p w14:paraId="239B85FA" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Email address:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38C4E4C5" w14:textId="406A7611" w:rsidR="003164BC" w:rsidRPr="00A04B22" w:rsidRDefault="003164BC" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Tipo de colaboración:</w:t>
+          <w:p w14:paraId="7DDF976C" w14:textId="206F9419" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Type of collaboration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="748939D9" w14:textId="77777777" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...68 lines deleted...]
-            <w:r w:rsidRPr="00A04B22">
+          <w:p w14:paraId="05C11082" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AA311E2" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CF1EFF5" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="288F5037" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D050907" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65380A1D" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31E8D9B2" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="006C4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CF74BF6" wp14:editId="5629EB0A">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26AE1CE5" wp14:editId="00973A90">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>237490</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>108439</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2340000" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1426125998" name="Conector recto 2"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2340000" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
-                              <a:ln w="12700"/>
+                              <a:ln w="6350"/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="dk1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="dk1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="36E6C5A4" id="Conector recto 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="18.7pt,8.55pt" to="202.95pt,8.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbgq2poQEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKCAEVN97AruCBY&#10;8fEDvM64sdb2WGPTpP+esdumCBBCaHNwHM97b+aNJ9ub2TtxAEoWQy/Xq1YKCBoHG/a9/Pb13Yu3&#10;UqSswqAcBujlEZK82T1/tp1iBxsc0Q1AgkVC6qbYyzHn2DVN0iN4lVYYIXDQIHmV+ZP2zUBqYnXv&#10;mk3bvm4mpCESakiJT+9OQbmr+saAzp+MSZCF6yXXlutKdX0oa7Pbqm5PKo5Wn8tQ/1GFVzZw0kXq&#10;TmUlvpP9TcpbTZjQ5JVG36AxVkP1wG7W7S9uvowqQvXCzUlxaVN6Oln98XAb7onbMMXUpXhPxcVs&#10;yJc31yfm2qzj0iyYs9B8uHn5quVHCn2JNVdipJTfA3pRNr10NhQfqlOHDylzMoZeIOXYBTHx9Gze&#10;sF6JXmupu3x0cIJ9BiPswNnXVa6OCdw6EgfFFzw8riu9CDKyUIx1biG1fyedsYUGdXT+lbiga0YM&#10;eSF6G5D+lDXPl1LNCX9xffJabD/gcKw3U9vB91/bdp7VMmA/f1f69Y/a/QAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHNo4TbaAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQtUsL&#10;gRCnipD6AbQcOG7jJY5qr0PspuHvMeIAx50Zzb6pNrN3YqIx9oE1LBcKBHEbTM+dhrf99vYRREzI&#10;Bl1g0vBFETb15UWFpQlnfqVplzqRSziWqMGmNJRSxtaSx7gIA3H2PsLoMeVz7KQZ8ZzLvZN3Sj1I&#10;jz3nDxYHerHUHncnr2H/XpCxN66Z8LMx3K2O/bZQWl9fzc0ziERz+gvDD35GhzozHcKJTRROw6pY&#10;52TWiyWI7K/V/ROIw68g60r+H1B/AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABuCramh&#10;AQAAmQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHNo&#10;4TbaAAAACAEAAA8AAAAAAAAAAAAAAAAA+wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="1pt">
+                    <v:line w14:anchorId="70C962AA" id="Conector recto 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="18.7pt,8.55pt" to="202.95pt,8.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmEjsqogEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfKPyDuMWunjaqV1zkkai5V&#10;G7XNBxB28KICg4B413/fAdvrqK2qKsoeWGDmvZk3M6xvJmfZDmIy6Du+XDScgVfYG7/t+OOPT5cf&#10;OUtZ+l5a9NDxPSR+s7l4tx5DCysc0PYQGZH41I6h40POoRUiqQGcTAsM4MmoMTqZ6Ri3oo9yJHZn&#10;xapprsWIsQ8RFaREt3cHI99Ufq1B5a9aJ8jMdpxyy3WNdX0qq9isZbuNMgxGHdOQr8jCSeMp6Ex1&#10;J7Nkz9H8QeWMiphQ54VCJ1Bro6BqIDXL5jc13wcZoGqh4qQwlym9Ha36srv1D5HKMIbUpvAQi4pJ&#10;R1f+lB+barH2c7FgykzR5erqfUMfZ+pkE2dgiCnfAzpWNh23xhcdspW7zylTMHI9uZRr69nY8eur&#10;D7Uh4pxK3eW9hYPXN9DM9BR8WdnqlMCtjWwnqb/9z2XpJ3FbT54Foo21M6j5N+joW2BQJ+d/gbN3&#10;jYg+z0BnPMa/Rc3TKVV98Ke0X2gt2yfs97Ux1UDtr8qOo1rm6+W5ws8PavMLAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBqFZ123QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4Uael&#10;9BHiVFUlhLigNoW7G2+dgB+R7aTh37OIAxx3ZjT7TbEZrWEDhth6J2A6yYChq71qnRbwdny6WwGL&#10;SToljXco4AsjbMrrq0Lmyl/cAYcqaUYlLuZSQJNSl3Me6watjBPfoSPv7IOVic6guQryQuXW8FmW&#10;LbiVraMPjexw12D9WfVWgHkJw7ve6W3snw+L6mN/nr0eByFub8btI7CEY/oLww8+oUNJTCffOxWZ&#10;EXC/nFOS9OUUGPnz7GEN7PQr8LLg/weU3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBm&#10;EjsqogEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBqFZ123QAAAAgBAAAPAAAAAAAAAAAAAAAAAPwDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAABgUAAAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53529453" w14:textId="77777777" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Nombre completo</w:t>
+          <w:p w14:paraId="69B8CB8A" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Full name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22110B99" w14:textId="5E6867A9" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="71655222" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ORCID:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02F69F16" w14:textId="665DB321" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Institución:</w:t>
+          <w:p w14:paraId="570CDCDC" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Affiliation:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A41D2CD" w14:textId="33ADF90B" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Teléfono:</w:t>
+          <w:p w14:paraId="2381BD2A" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Phone number:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C9E403B" w14:textId="77777777" w:rsidR="00CE47A1" w:rsidRPr="00A04B22" w:rsidRDefault="00CE47A1" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Correo electrónico:</w:t>
+          <w:p w14:paraId="4342B48C" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Email address:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A40EB13" w14:textId="0E130402" w:rsidR="003164BC" w:rsidRPr="00A04B22" w:rsidRDefault="003164BC" w:rsidP="00EC5891">
-[...14 lines deleted...]
-              <w:t>Tipo de colaboración:</w:t>
+          <w:p w14:paraId="30BF1097" w14:textId="711532DA" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Type of collaboration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="33323C9E" w14:textId="77777777" w:rsidR="00CE47A1" w:rsidRPr="00693719" w:rsidRDefault="00CE47A1" w:rsidP="00CB68A9">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="12A5547B" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00CB68A9">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00CE47A1" w:rsidRPr="00693719" w:rsidSect="003A390C">
-      <w:headerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidSect="00590390">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BD7C8FB" w14:textId="77777777" w:rsidR="00F42848" w:rsidRPr="00A04B22" w:rsidRDefault="00F42848" w:rsidP="00FF52EC">
-      <w:r w:rsidRPr="00A04B22">
+    <w:p w14:paraId="5A85461C" w14:textId="77777777" w:rsidR="00746113" w:rsidRDefault="00746113" w:rsidP="00FF52EC">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6863F16D" w14:textId="77777777" w:rsidR="00F42848" w:rsidRPr="00A04B22" w:rsidRDefault="00F42848" w:rsidP="00FF52EC">
-      <w:r w:rsidRPr="00A04B22">
+    <w:p w14:paraId="2A278D74" w14:textId="77777777" w:rsidR="00746113" w:rsidRDefault="00746113" w:rsidP="00FF52EC">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
+    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="109C0976" w14:textId="77777777" w:rsidR="00402E49" w:rsidRDefault="00402E49">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="127AE460" w14:textId="77777777" w:rsidR="00402E49" w:rsidRPr="00B962CE" w:rsidRDefault="00402E49" w:rsidP="00402E49">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Updated</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>version</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>: 2026-04</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6D27FD82" w14:textId="77777777" w:rsidR="00402E49" w:rsidRDefault="00402E49">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22CF1587" w14:textId="77777777" w:rsidR="00402E49" w:rsidRDefault="00402E49">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11BB26B3" w14:textId="77777777" w:rsidR="00F42848" w:rsidRPr="00A04B22" w:rsidRDefault="00F42848" w:rsidP="00FF52EC">
-      <w:r w:rsidRPr="00A04B22">
+    <w:p w14:paraId="5B128E58" w14:textId="77777777" w:rsidR="00746113" w:rsidRDefault="00746113" w:rsidP="00FF52EC">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AD9C272" w14:textId="77777777" w:rsidR="00F42848" w:rsidRPr="00A04B22" w:rsidRDefault="00F42848" w:rsidP="00FF52EC">
-      <w:r w:rsidRPr="00A04B22">
+    <w:p w14:paraId="7B1BCECD" w14:textId="77777777" w:rsidR="00746113" w:rsidRDefault="00746113" w:rsidP="00FF52EC">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7316D6AE" w14:textId="518803C7" w:rsidR="00FF52EC" w:rsidRPr="00A04B22" w:rsidRDefault="00FF52EC" w:rsidP="00F803F3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E872516" w14:textId="77777777" w:rsidR="00402E49" w:rsidRDefault="00402E49">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:jc w:val="right"/>
-[...34 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4E36D41C" w14:textId="77777777" w:rsidR="00FF52EC" w:rsidRPr="00A04B22" w:rsidRDefault="00FF52EC" w:rsidP="00FF52EC">
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="130B8C0E" w14:textId="77777777" w:rsidR="00402E49" w:rsidRDefault="00402E49">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:jc w:val="right"/>
-[...4 lines deleted...]
-      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4204E80B" w14:textId="77777777" w:rsidR="00402E49" w:rsidRDefault="00402E49">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29FB3F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A99656FA"/>
     <w:lvl w:ilvl="0" w:tplc="040A0013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3380,277 +3127,271 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="218054068">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1971789634">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="128"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF52EC"/>
-    <w:rsid w:val="00015E05"/>
     <w:rsid w:val="00056CDA"/>
-    <w:rsid w:val="000D0D3F"/>
-    <w:rsid w:val="00111446"/>
+    <w:rsid w:val="000F76FF"/>
     <w:rsid w:val="00112971"/>
     <w:rsid w:val="00120CFD"/>
     <w:rsid w:val="001542B9"/>
-    <w:rsid w:val="001A6231"/>
+    <w:rsid w:val="00164844"/>
+    <w:rsid w:val="001709CE"/>
     <w:rsid w:val="001C1882"/>
-    <w:rsid w:val="001E712E"/>
-    <w:rsid w:val="00225187"/>
+    <w:rsid w:val="001E16C7"/>
     <w:rsid w:val="00243851"/>
     <w:rsid w:val="00252DA5"/>
+    <w:rsid w:val="00274D6D"/>
     <w:rsid w:val="002962B8"/>
-    <w:rsid w:val="002D27CF"/>
-    <w:rsid w:val="003164BC"/>
+    <w:rsid w:val="002F5AC2"/>
+    <w:rsid w:val="002F6739"/>
+    <w:rsid w:val="002F7717"/>
+    <w:rsid w:val="0030752E"/>
+    <w:rsid w:val="00320E57"/>
     <w:rsid w:val="003249DE"/>
+    <w:rsid w:val="00326FF9"/>
     <w:rsid w:val="00331CC0"/>
     <w:rsid w:val="0033640D"/>
     <w:rsid w:val="00357CC4"/>
-    <w:rsid w:val="00375CE2"/>
+    <w:rsid w:val="00391B1E"/>
     <w:rsid w:val="00397822"/>
-    <w:rsid w:val="003A390C"/>
     <w:rsid w:val="003B117A"/>
     <w:rsid w:val="003B357B"/>
     <w:rsid w:val="003D55B9"/>
     <w:rsid w:val="003D7A0B"/>
-    <w:rsid w:val="00412363"/>
+    <w:rsid w:val="003F3022"/>
+    <w:rsid w:val="00402E49"/>
     <w:rsid w:val="00424B36"/>
     <w:rsid w:val="0042532C"/>
+    <w:rsid w:val="00426A21"/>
     <w:rsid w:val="00452CED"/>
     <w:rsid w:val="00460D13"/>
-    <w:rsid w:val="004A0524"/>
-    <w:rsid w:val="004B0E7D"/>
     <w:rsid w:val="004B5961"/>
-    <w:rsid w:val="004B794A"/>
     <w:rsid w:val="004D12A2"/>
-    <w:rsid w:val="004E0853"/>
     <w:rsid w:val="004E1412"/>
+    <w:rsid w:val="004E3230"/>
     <w:rsid w:val="004F01A7"/>
+    <w:rsid w:val="004F3171"/>
     <w:rsid w:val="00505EC0"/>
-    <w:rsid w:val="0050700C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00516D41"/>
     <w:rsid w:val="00573B35"/>
-    <w:rsid w:val="005B47FE"/>
-    <w:rsid w:val="005B55DB"/>
+    <w:rsid w:val="00590390"/>
     <w:rsid w:val="005D2299"/>
     <w:rsid w:val="005D38F8"/>
-    <w:rsid w:val="005E0F3B"/>
     <w:rsid w:val="006215F2"/>
+    <w:rsid w:val="006256EA"/>
     <w:rsid w:val="006272B7"/>
-    <w:rsid w:val="00637982"/>
+    <w:rsid w:val="006427E3"/>
     <w:rsid w:val="0065143B"/>
     <w:rsid w:val="00654771"/>
     <w:rsid w:val="00667252"/>
     <w:rsid w:val="00672B0C"/>
-    <w:rsid w:val="006744D7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006A387E"/>
     <w:rsid w:val="006C711B"/>
     <w:rsid w:val="006F4366"/>
+    <w:rsid w:val="00714378"/>
     <w:rsid w:val="007343B1"/>
     <w:rsid w:val="00740C73"/>
     <w:rsid w:val="00742D9F"/>
     <w:rsid w:val="007440D3"/>
-    <w:rsid w:val="00753C19"/>
+    <w:rsid w:val="00746113"/>
     <w:rsid w:val="007A5F65"/>
-    <w:rsid w:val="007A7F43"/>
-    <w:rsid w:val="007B3CDD"/>
     <w:rsid w:val="007B4E6C"/>
+    <w:rsid w:val="007B738B"/>
     <w:rsid w:val="007D5008"/>
     <w:rsid w:val="007D565A"/>
-    <w:rsid w:val="007D5C5B"/>
     <w:rsid w:val="007F3B01"/>
     <w:rsid w:val="0080381E"/>
     <w:rsid w:val="008144C2"/>
     <w:rsid w:val="00814E32"/>
     <w:rsid w:val="00822D1F"/>
+    <w:rsid w:val="0082307F"/>
     <w:rsid w:val="00833130"/>
     <w:rsid w:val="00836A56"/>
     <w:rsid w:val="0084263D"/>
     <w:rsid w:val="008436B4"/>
     <w:rsid w:val="00845DDF"/>
-    <w:rsid w:val="00876CD0"/>
+    <w:rsid w:val="00862DC5"/>
+    <w:rsid w:val="008A31EA"/>
     <w:rsid w:val="008F08FF"/>
+    <w:rsid w:val="008F2A00"/>
     <w:rsid w:val="00914F34"/>
     <w:rsid w:val="00924DA3"/>
-    <w:rsid w:val="009473C4"/>
     <w:rsid w:val="009524BA"/>
-    <w:rsid w:val="00954CE4"/>
     <w:rsid w:val="00972BB9"/>
     <w:rsid w:val="009838D0"/>
-    <w:rsid w:val="0099585D"/>
+    <w:rsid w:val="00984295"/>
     <w:rsid w:val="009D0890"/>
-    <w:rsid w:val="009F0CF6"/>
     <w:rsid w:val="00A034E5"/>
-    <w:rsid w:val="00A04B22"/>
-    <w:rsid w:val="00A172F3"/>
     <w:rsid w:val="00A2047B"/>
     <w:rsid w:val="00A230BB"/>
     <w:rsid w:val="00A33D4E"/>
-    <w:rsid w:val="00A465D2"/>
-    <w:rsid w:val="00A94BE9"/>
+    <w:rsid w:val="00A73947"/>
     <w:rsid w:val="00AA1835"/>
+    <w:rsid w:val="00AA3996"/>
+    <w:rsid w:val="00AA7655"/>
     <w:rsid w:val="00AC1045"/>
-    <w:rsid w:val="00AD1FAD"/>
+    <w:rsid w:val="00AC2A68"/>
+    <w:rsid w:val="00AC4C78"/>
     <w:rsid w:val="00AF0CE0"/>
     <w:rsid w:val="00B24215"/>
     <w:rsid w:val="00B41A7B"/>
-    <w:rsid w:val="00B440E0"/>
     <w:rsid w:val="00B610BB"/>
-    <w:rsid w:val="00B82020"/>
     <w:rsid w:val="00B82C92"/>
-    <w:rsid w:val="00BA626A"/>
-    <w:rsid w:val="00BC3C8D"/>
+    <w:rsid w:val="00BB6A73"/>
+    <w:rsid w:val="00BD55EC"/>
     <w:rsid w:val="00BF2719"/>
     <w:rsid w:val="00BF35B2"/>
-    <w:rsid w:val="00C2253C"/>
-    <w:rsid w:val="00C25C14"/>
+    <w:rsid w:val="00C01976"/>
+    <w:rsid w:val="00C340AA"/>
     <w:rsid w:val="00C4034D"/>
-    <w:rsid w:val="00C73A73"/>
     <w:rsid w:val="00CB68A9"/>
-    <w:rsid w:val="00CE47A1"/>
     <w:rsid w:val="00D20420"/>
+    <w:rsid w:val="00D25422"/>
     <w:rsid w:val="00D53638"/>
     <w:rsid w:val="00D72439"/>
-    <w:rsid w:val="00D91B56"/>
+    <w:rsid w:val="00D92F2A"/>
+    <w:rsid w:val="00DB3C42"/>
     <w:rsid w:val="00DB4565"/>
     <w:rsid w:val="00DD290F"/>
+    <w:rsid w:val="00DD2C41"/>
     <w:rsid w:val="00DD3696"/>
     <w:rsid w:val="00DD3C20"/>
     <w:rsid w:val="00DE456F"/>
     <w:rsid w:val="00E02C47"/>
     <w:rsid w:val="00E2207B"/>
-    <w:rsid w:val="00E4195D"/>
     <w:rsid w:val="00E470C8"/>
-    <w:rsid w:val="00E759CF"/>
-    <w:rsid w:val="00EB2D07"/>
+    <w:rsid w:val="00EB122F"/>
+    <w:rsid w:val="00EB20CD"/>
+    <w:rsid w:val="00EC43D8"/>
     <w:rsid w:val="00EC4796"/>
     <w:rsid w:val="00F00C6B"/>
     <w:rsid w:val="00F032E5"/>
-    <w:rsid w:val="00F24947"/>
     <w:rsid w:val="00F36D95"/>
-    <w:rsid w:val="00F42848"/>
+    <w:rsid w:val="00F63AAA"/>
     <w:rsid w:val="00F672F8"/>
     <w:rsid w:val="00F803F3"/>
+    <w:rsid w:val="00FB2F9D"/>
     <w:rsid w:val="00FB55E8"/>
-    <w:rsid w:val="00FC4A7F"/>
     <w:rsid w:val="00FC7FFE"/>
     <w:rsid w:val="00FD0B27"/>
     <w:rsid w:val="00FF52EC"/>
+    <w:rsid w:val="00FF5FA1"/>
     <w:rsid w:val="0BA915A8"/>
     <w:rsid w:val="0F78238D"/>
     <w:rsid w:val="24DE51A5"/>
     <w:rsid w:val="26C140F6"/>
     <w:rsid w:val="370995A1"/>
     <w:rsid w:val="49B79BEF"/>
     <w:rsid w:val="510A6133"/>
     <w:rsid w:val="516CD7E8"/>
     <w:rsid w:val="5F76726C"/>
     <w:rsid w:val="659AD00D"/>
     <w:rsid w:val="760859D9"/>
     <w:rsid w:val="7AE93ABA"/>
     <w:rsid w:val="7E698C1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES_tradnl" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="34B6E411"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:docId w15:val="{2B4A76EE-9F95-4595-8EDA-D570183EF21B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3999,53 +3740,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BB6A73"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -4184,81 +3923,81 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F00C6B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F00C6B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00CE47A1"/>
+    <w:rsid w:val="00BB6A73"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-MX"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4491,62 +4230,62 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010075BC0E115BDB6B4EB5A978D9A6DD1F39" ma:contentTypeVersion="6" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="607a4391e0167e9868c8bf4d789c8a95">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8304e17a-9c1f-40d1-923b-3d8ba3e40949" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e468b1123b0808efd0e411813ef39443" ns2:_="">
     <xsd:import namespace="8304e17a-9c1f-40d1-923b-3d8ba3e40949"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -4664,114 +4403,121 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBD6B005-BF06-4A44-848F-159F52E3E445}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36709520-A09A-4FF0-85BC-F1B969BAA2AD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36709520-A09A-4FF0-85BC-F1B969BAA2AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBD6B005-BF06-4A44-848F-159F52E3E445}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{881C856F-3E5F-40F2-B871-DC69FAEE0ABF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8304e17a-9c1f-40d1-923b-3d8ba3e40949"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>641</Words>
-  <Characters>3655</Characters>
+  <Words>648</Words>
+  <Characters>3564</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>126</Lines>
-  <Paragraphs>55</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4241</CharactersWithSpaces>
+  <CharactersWithSpaces>4204</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Daniel Martínez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075BC0E115BDB6B4EB5A978D9A6DD1F39</vt:lpwstr>
   </property>